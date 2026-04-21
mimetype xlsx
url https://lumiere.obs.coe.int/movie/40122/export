--- v0 (2025-12-03)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Men in Black 3</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Barry Sonnenfeld</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, AE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1409024/</t>
+    <t>https://www.imdb.com/title/tt1409024</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-2DC3-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/252E-7C12-1F61-7223-DF6C-N</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/132810</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q327713</t>
   </si>
@@ -782,51 +782,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1409024/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-2DC3-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/252E-7C12-1F61-7223-DF6C-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/132810" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q327713" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/m-i-i-i-b" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1409024" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-2DC3-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/252E-7C12-1F61-7223-DF6C-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/132810" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q327713" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/m-i-i-i-b" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>