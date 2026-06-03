--- v1 (2026-04-21)
+++ v2 (2026-06-03)
@@ -337,129 +337,129 @@
   <si>
     <t>Men in Black 3 - miehet mustissa 3</t>
   </si>
   <si>
     <t>Oi andres me ta mavra 3</t>
   </si>
   <si>
     <t>Ljudi u crnom 3</t>
   </si>
   <si>
     <t>Men in Black - Sötét zsaruk 3.</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Menn í Svörtu 3</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>メン・イン・ブラック3</t>
   </si>
   <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>黑超特警组3</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Vyrai juodais drabužiais III</t>
+  </si>
+  <si>
+    <t>Vīri melnā 3</t>
+  </si>
+  <si>
+    <t>Faceci w czerni 3</t>
+  </si>
+  <si>
+    <t>Faceci w czerni III</t>
+  </si>
+  <si>
+    <t>Homens de Negro 3</t>
+  </si>
+  <si>
+    <t>MIB - Homens de Negro 3</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Људи у црном 3</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>星际战警3</t>
+  </si>
+  <si>
+    <t>Mozje v crnem 3</t>
+  </si>
+  <si>
+    <t>Muži v čiernom 3</t>
+  </si>
+  <si>
+    <t>Siyah Giyen Adamlar 3</t>
+  </si>
+  <si>
+    <t>Lyudy v chornomu 3</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Men in Black 3D</t>
+  </si>
+  <si>
+    <t>Men in Black III</t>
+  </si>
+  <si>
+    <t>Men in Black(TM) III</t>
+  </si>
+  <si>
+    <t>M.I.B.³</t>
+  </si>
+  <si>
+    <t>M.III.B.</t>
+  </si>
+  <si>
+    <t>Люди в чорному 3</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>黑衣人3</t>
+  </si>
+  <si>
     <t>Οι άνδρες με τα μαύρα 3</t>
-  </si>
-[...76 lines deleted...]
-    <t>黑衣人3</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Люди в черном 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1713,211 +1713,211 @@
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>103</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B33" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B35" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B38" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>64</v>
       </c>
       <c r="B39" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B44" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>45</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">