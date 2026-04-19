--- v1 (2026-01-26)
+++ v2 (2026-04-19)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Iron Lady</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Phyllida Lloyd</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1007029/</t>
+    <t>https://www.imdb.com/title/tt1007029</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-F7DB-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0765-BC28-62E5-8B4D-D6F0-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/130281</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q269810</t>
   </si>
@@ -289,132 +289,132 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Magic Box</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Chantier Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,IT,NL,US</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Čelična lejdi</t>
+  </si>
+  <si>
+    <t>Chelichnata Dama</t>
+  </si>
+  <si>
+    <t>Gelezine ledi</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>Untitled Margaret Thatcher Project</t>
+  </si>
+  <si>
+    <t>Zelazna dama</t>
+  </si>
+  <si>
+    <t>Železná lady</t>
+  </si>
+  <si>
+    <t>Železná Lady</t>
+  </si>
+  <si>
+    <t>Zeljezna lady</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Залiзна ледi</t>
+  </si>
+  <si>
+    <t>Die Eiserne Lady</t>
+  </si>
+  <si>
+    <t>AR,CL,CO,ES,MX</t>
+  </si>
+  <si>
+    <t>La dama de hierro</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Желязната лейди</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>A Dama de Ferro</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>La dame de fer</t>
+  </si>
+  <si>
+    <t>Zelezná lady</t>
+  </si>
+  <si>
+    <t>Jernladyen</t>
+  </si>
+  <si>
+    <t>Raudne leedi</t>
+  </si>
+  <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>Järnladyn</t>
+  </si>
+  <si>
     <t>Rautarouva</t>
-  </si>
-[...79 lines deleted...]
-    <t>Järnladyn</t>
   </si>
   <si>
     <t>I sidira kyria</t>
   </si>
   <si>
     <t>Čelična lady</t>
   </si>
   <si>
     <t>A Vaslady</t>
   </si>
   <si>
     <t>Geležinė ledi</t>
   </si>
   <si>
     <t>Dzelzs lēdija</t>
   </si>
   <si>
     <t>Jernkvinnen</t>
   </si>
   <si>
     <t>Żelazna Dama</t>
   </si>
   <si>
     <t>Doamna de Fier</t>
   </si>
@@ -788,51 +788,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1007029/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F7DB-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0765-BC28-62E5-8B4D-D6F0-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/130281" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q269810" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-iron-lady" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1007029" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F7DB-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0765-BC28-62E5-8B4D-D6F0-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/130281" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q269810" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-iron-lady" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1327,55 +1327,55 @@
         <v>26</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12">
         <v>40954</v>
       </c>
       <c r="D12" s="3">
-        <v>603972</v>
+        <v>609284</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3">
-        <v>603972</v>
+        <v>609284</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>58</v>
       </c>
       <c r="C13">
         <v>40914</v>
       </c>
       <c r="D13" s="3">
@@ -1959,107 +1959,107 @@
       </c>
       <c r="E31" s="3"/>
       <c r="F31" s="3">
         <v>42476</v>
       </c>
       <c r="G31" s="3">
         <v>56</v>
       </c>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="D32" s="3">
-        <v>5795106</v>
+        <v>5800418</v>
       </c>
       <c r="E32" s="3">
         <v>1063</v>
       </c>
       <c r="F32" s="3">
-        <v>5779337</v>
+        <v>5784649</v>
       </c>
       <c r="G32" s="3">
         <v>11450</v>
       </c>
       <c r="H32" s="3">
         <v>1577</v>
       </c>
       <c r="I32" s="3">
         <v>343</v>
       </c>
       <c r="J32" s="3">
         <v>300</v>
       </c>
       <c r="K32" s="3">
         <v>210</v>
       </c>
       <c r="L32" s="3">
         <v>207</v>
       </c>
       <c r="M32" s="3">
         <v>124</v>
       </c>
       <c r="N32" s="3">
         <v>4</v>
       </c>
       <c r="O32" s="3">
         <v>267</v>
       </c>
       <c r="P32" s="3">
         <v>40</v>
       </c>
       <c r="Q32" s="3">
         <v>84</v>
       </c>
       <c r="R32" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="3">
-        <v>6123030</v>
+        <v>6128342</v>
       </c>
       <c r="E33" s="3">
         <v>1063</v>
       </c>
       <c r="F33" s="3">
-        <v>6107134</v>
+        <v>6112446</v>
       </c>
       <c r="G33" s="3">
         <v>11554</v>
       </c>
       <c r="H33" s="3">
         <v>1577</v>
       </c>
       <c r="I33" s="3">
         <v>343</v>
       </c>
       <c r="J33" s="3">
         <v>323</v>
       </c>
       <c r="K33" s="3">
         <v>210</v>
       </c>
       <c r="L33" s="3">
         <v>207</v>
       </c>
       <c r="M33" s="3">
         <v>124</v>
       </c>
       <c r="N33" s="3">
         <v>4</v>
       </c>
@@ -2081,188 +2081,188 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="B2" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>92</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>69</v>
+      </c>
       <c r="B5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="B6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:2">
+      <c r="A11" t="s">
+        <v>102</v>
+      </c>
       <c r="B11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>105</v>
       </c>
       <c r="B13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>116</v>
       </c>
       <c r="B20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>61</v>
       </c>
       <c r="B23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>63</v>
       </c>
@@ -2290,83 +2290,83 @@
       <c r="A27" t="s">
         <v>75</v>
       </c>
       <c r="B27" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>83</v>
       </c>
       <c r="B31" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>87</v>
       </c>
       <c r="B32" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>133</v>
       </c>
       <c r="B35" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>59</v>
       </c>