--- v2 (2026-04-19)
+++ v3 (2026-05-30)
@@ -328,50 +328,53 @@
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Untitled Margaret Thatcher Project</t>
   </si>
   <si>
     <t>Zelazna dama</t>
   </si>
   <si>
     <t>Železná lady</t>
   </si>
   <si>
     <t>Železná Lady</t>
   </si>
   <si>
     <t>Zeljezna lady</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Залiзна ледi</t>
   </si>
   <si>
+    <t>Η σιδηρά κυρία</t>
+  </si>
+  <si>
     <t>Die Eiserne Lady</t>
   </si>
   <si>
     <t>AR,CL,CO,ES,MX</t>
   </si>
   <si>
     <t>La dama de hierro</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Желязната лейди</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>A Dama de Ferro</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>La dame de fer</t>
@@ -425,53 +428,50 @@
     <t>Železna lady</t>
   </si>
   <si>
     <t>Demir Leydi</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Железная леди</t>
   </si>
   <si>
     <t>Залізна леді</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>铁娘子：坚固柔情</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>マーガレット・サッチャー 鉄の女の涙</t>
-  </si>
-[...1 lines deleted...]
-    <t>Η σιδηρά κυρία</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2146,251 +2146,251 @@
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>102</v>
       </c>
       <c r="B11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>106</v>
+      </c>
+      <c r="B14" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B15" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>110</v>
+      </c>
+      <c r="B16" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B24" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B25" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B26" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B27" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B28" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B32" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="B37" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>