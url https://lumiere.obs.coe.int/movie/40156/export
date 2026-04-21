--- v0 (2025-11-28)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>En kongelig affære</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nikolaj Arcel</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, SE, CZ</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1276419/</t>
+    <t>https://www.imdb.com/title/tt1276419</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-4161-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7389-C054-2F24-0439-141F-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/134554</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q589953</t>
   </si>
@@ -406,57 +406,57 @@
   <si>
     <t>Egy veszedelmes viszony</t>
   </si>
   <si>
     <t>Karališkas romanas</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Karaliskā dēka</t>
   </si>
   <si>
     <t>Kochanek królowej</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ロイヤル・アフェア 愛と欲望の王宮</t>
   </si>
   <si>
     <t>The Queen and the Royal Physician</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Королевский роман</t>
+  </si>
+  <si>
     <t>Ο έρωτας της βασίλισσας</t>
-  </si>
-[...4 lines deleted...]
-    <t>Королевский роман</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -773,51 +773,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1276419/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-4161-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7389-C054-2F24-0439-141F-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/134554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q589953" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/a-royal-affair" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1276419" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-4161-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7389-C054-2F24-0439-141F-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/134554" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q589953" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/a-royal-affair" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="65.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1236,57 +1236,57 @@
       <c r="G10" s="3">
         <v>208</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3">
         <v>31</v>
       </c>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11">
         <v>41234</v>
       </c>
       <c r="D11" s="3">
-        <v>254553</v>
+        <v>250885</v>
       </c>
       <c r="E11" s="3">
-        <v>204918</v>
+        <v>202995</v>
       </c>
       <c r="F11" s="3">
-        <v>45429</v>
+        <v>43684</v>
       </c>
       <c r="G11" s="3">
         <v>2622</v>
       </c>
       <c r="H11" s="3">
         <v>820</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="3">
         <v>276</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3">
         <v>488</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
@@ -1782,98 +1782,98 @@
       </c>
       <c r="D28" s="3">
         <v>5710</v>
       </c>
       <c r="E28" s="3">
         <v>5187</v>
       </c>
       <c r="F28" s="3">
         <v>523</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="3">
-        <v>1244194</v>
+        <v>1240526</v>
       </c>
       <c r="E29" s="3">
-        <v>1006503</v>
+        <v>1004580</v>
       </c>
       <c r="F29" s="3">
-        <v>226479</v>
+        <v>224734</v>
       </c>
       <c r="G29" s="3">
         <v>7523</v>
       </c>
       <c r="H29" s="3">
         <v>1445</v>
       </c>
       <c r="I29" s="3">
         <v>74</v>
       </c>
       <c r="J29" s="3">
         <v>350</v>
       </c>
       <c r="K29" s="3">
         <v>172</v>
       </c>
       <c r="L29" s="3">
         <v>488</v>
       </c>
       <c r="M29" s="3">
         <v>196</v>
       </c>
       <c r="N29" s="3">
         <v>734</v>
       </c>
       <c r="O29" s="3">
         <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="3">
-        <v>1303846</v>
+        <v>1300178</v>
       </c>
       <c r="E30" s="3">
-        <v>1063788</v>
+        <v>1061865</v>
       </c>
       <c r="F30" s="3">
-        <v>228828</v>
+        <v>227083</v>
       </c>
       <c r="G30" s="3">
         <v>7527</v>
       </c>
       <c r="H30" s="3">
         <v>1445</v>
       </c>
       <c r="I30" s="3">
         <v>74</v>
       </c>
       <c r="J30" s="3">
         <v>350</v>
       </c>
       <c r="K30" s="3">
         <v>172</v>
       </c>
       <c r="L30" s="3">
         <v>492</v>
       </c>
       <c r="M30" s="3">
         <v>196</v>
       </c>
       <c r="N30" s="3">
         <v>734</v>
       </c>
@@ -2141,59 +2141,59 @@
       <c r="A32" t="s">
         <v>71</v>
       </c>
       <c r="B32" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>127</v>
       </c>
       <c r="B33" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>