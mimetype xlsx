--- v1 (2026-04-21)
+++ v2 (2026-06-04)
@@ -331,50 +331,53 @@
   <si>
     <t>La reina infiel</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Королівський роман</t>
   </si>
   <si>
     <t>DK,NO</t>
   </si>
   <si>
     <t>Kralovska Afera</t>
   </si>
   <si>
     <t>Yasak Ask</t>
   </si>
   <si>
     <t>Королiвський роман</t>
   </si>
   <si>
     <t>Кралски Афери</t>
   </si>
   <si>
+    <t>Ο έρωτας της βασίλισσας</t>
+  </si>
+  <si>
     <t>Кралска афера</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Amante da Rainha</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Liaison royale</t>
   </si>
   <si>
     <t>Královská aféra</t>
   </si>
   <si>
     <t>Die Königin und der Leibarzt</t>
   </si>
   <si>
     <t>Caroline Mathildes år</t>
   </si>
   <si>
     <t>Caroline Mathilde's Years</t>
@@ -410,53 +413,50 @@
     <t>Karališkas romanas</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Karaliskā dēka</t>
   </si>
   <si>
     <t>Kochanek królowej</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ロイヤル・アフェア 愛と欲望の王宮</t>
   </si>
   <si>
     <t>The Queen and the Royal Physician</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Королевский роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ο έρωτας της βασίλισσας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1989,211 +1989,211 @@
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>98</v>
       </c>
       <c r="B14" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="B19" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B24" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>