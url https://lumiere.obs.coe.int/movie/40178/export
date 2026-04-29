--- v0 (2025-12-13)
+++ v1 (2026-04-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sammy's avonturen 2</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Vincent Kesteloot, Mimi Maynard, Ben Stassen</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2288005/</t>
+    <t>https://www.imdb.com/title/tt2288005</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-532C-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/4A80-1ABA-6976-04DF-3EDD-I</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q903821</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/fr/film/sammy-2</t>
   </si>
@@ -755,51 +755,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2288005/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-532C-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4A80-1ABA-6976-04DF-3EDD-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q903821" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/sammy-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2288005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-532C-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4A80-1ABA-6976-04DF-3EDD-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q903821" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/sammy-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1178,54 +1178,54 @@
       </c>
       <c r="D11" s="3">
         <v>14389</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>14389</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12">
         <v>41136</v>
       </c>
       <c r="D12" s="3">
-        <v>695591</v>
+        <v>703778</v>
       </c>
       <c r="E12" s="3">
-        <v>693905</v>
+        <v>702092</v>
       </c>
       <c r="F12" s="3">
         <v>1573</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3">
         <v>113</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13">
         <v>41320</v>
       </c>
       <c r="D13" s="3">
         <v>7</v>
       </c>
@@ -1643,83 +1643,83 @@
         <v>76</v>
       </c>
       <c r="C30">
         <v>41187</v>
       </c>
       <c r="D30" s="3">
         <v>202809</v>
       </c>
       <c r="E30" s="3">
         <v>188465</v>
       </c>
       <c r="F30" s="3">
         <v>14344</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="3">
-        <v>3031350</v>
+        <v>3039537</v>
       </c>
       <c r="E31" s="3">
-        <v>2027165</v>
+        <v>2035352</v>
       </c>
       <c r="F31" s="3">
         <v>991020</v>
       </c>
       <c r="G31" s="3">
         <v>2673</v>
       </c>
       <c r="H31" s="3">
         <v>2605</v>
       </c>
       <c r="I31" s="3">
         <v>634</v>
       </c>
       <c r="J31" s="3">
         <v>7015</v>
       </c>
       <c r="K31" s="3">
         <v>238</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="3">
-        <v>3312012</v>
+        <v>3320199</v>
       </c>
       <c r="E32" s="3">
-        <v>2268770</v>
+        <v>2276957</v>
       </c>
       <c r="F32" s="3">
         <v>1029415</v>
       </c>
       <c r="G32" s="3">
         <v>3335</v>
       </c>
       <c r="H32" s="3">
         <v>2605</v>
       </c>
       <c r="I32" s="3">
         <v>634</v>
       </c>
       <c r="J32" s="3">
         <v>7015</v>
       </c>
       <c r="K32" s="3">
         <v>238</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 