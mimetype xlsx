--- v0 (2025-12-06)
+++ v1 (2026-04-08)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="227">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Star Wars</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>George Lucas</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0076759/</t>
+    <t>https://www.imdb.com/title/tt0076759</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-EB93-0000-Q-0000-0000-X</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5868-409E-7BFB-536A-6067-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/47811</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q17738</t>
   </si>
@@ -121,50 +121,53 @@
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
+    <t>2025</t>
+  </si>
+  <si>
     <t>BE</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>20th Century Fox</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Disney</t>
   </si>
   <si>
     <t>ES</t>
@@ -466,273 +469,276 @@
   <si>
     <t>Tähtien sota Special Edition</t>
   </si>
   <si>
     <t>Tähtien sota: Uusi toivo</t>
   </si>
   <si>
     <t>La guerre des étoiles: Épisode IV - Un nouvel espoir</t>
   </si>
   <si>
     <t>Star wars: Épisode IV, la guerre des étoiles</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>O polemos ton astron</t>
   </si>
   <si>
     <t>O polemos ton astron: Mia nea elpida</t>
   </si>
   <si>
     <t>Ο πόλεμος των άστρων</t>
   </si>
   <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Star Wars: la guerra de las galaxias</t>
+  </si>
+  <si>
+    <t>De sterrenoorlogen</t>
+  </si>
+  <si>
+    <t>De sterrenoorlogen: Aflevering IV - Een nieuwe hoop</t>
+  </si>
+  <si>
+    <t>Stjernekrigen: Episode IV - Et nytt håp</t>
+  </si>
+  <si>
+    <t>Gwiezdne wojny</t>
+  </si>
+  <si>
+    <t>Gwiezdne wojny: Część IV - Nowa nadzieja</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>A Guerra das Estrelas</t>
+  </si>
+  <si>
+    <t>A Guerra das Estrelas: Episódio IV - Uma Nova Esperança</t>
+  </si>
+  <si>
+    <t>Războiul stelelor: Ediție specială</t>
+  </si>
+  <si>
+    <t>Звездани ратови: Епизода IV - Нова нада</t>
+  </si>
+  <si>
+    <t>Ратови звезда: Епизода IV - Нова нада</t>
+  </si>
+  <si>
+    <t>Stjärnornas krig: Episod IV - Nytt hopp</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Vojna zvezd: Epizoda IV - Novo upanje</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Hviezdne vojny 4: Nová nádej</t>
+  </si>
+  <si>
+    <t>Hviezdne vojny IV: Nová nádej</t>
+  </si>
+  <si>
+    <t>Зоряні війни</t>
+  </si>
+  <si>
+    <t>Зоряні війни: Епізод 4 - Нова надія</t>
+  </si>
+  <si>
+    <t>Adventures of the Starkiller</t>
+  </si>
+  <si>
+    <t>Adventures of the Starkiller as taken from the Journal of the Whills, Saga I: The Star Wars</t>
+  </si>
+  <si>
+    <t>A New Hope</t>
+  </si>
+  <si>
+    <t>Star Wars: A New Hope</t>
+  </si>
+  <si>
+    <t>Star Wars: Episode 4 - A New Hope</t>
+  </si>
+  <si>
+    <t>Star Wars IV A New Hope</t>
+  </si>
+  <si>
+    <t>The Adventures of Luke Starkiller as Taken from the 'Journal of the Whills': Saga I - Star Wars</t>
+  </si>
+  <si>
+    <t>The Star Wars</t>
+  </si>
+  <si>
+    <t>The Star Wars: From the Adventures of Luke Starkiller</t>
+  </si>
+  <si>
+    <t>Hvězdné války</t>
+  </si>
+  <si>
+    <t>SU</t>
+  </si>
+  <si>
+    <t>Звёздные войны</t>
+  </si>
+  <si>
+    <t>Hviezdne vojny</t>
+  </si>
+  <si>
+    <t>Krieg der Sterne</t>
+  </si>
+  <si>
+    <t>Звёздные войны. Эпизод 4: Новая надежда</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Ulduz müharibələri</t>
+  </si>
+  <si>
+    <t>Li Guere des Stoeles</t>
+  </si>
+  <si>
+    <t>BY</t>
+  </si>
+  <si>
+    <t>Зорныя войны. Эпізод IV: Новая надзея</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>স্টার ওয়ার্স - এ নিউ হোপ</t>
+  </si>
+  <si>
+    <t>Star Wars episodi IV: Una nova esperança</t>
+  </si>
+  <si>
+    <t>جنگ ستارگان</t>
+  </si>
+  <si>
+    <t>स्टार वॉर्स एपिसोड IV: अ न्यू होप</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>Աստղային պատերազմներ. Էպիզոդ IV. Նոր հույս</t>
+  </si>
+  <si>
+    <t>Stjörnustríð: Ný von</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>ვარსკვლავური ომები</t>
+  </si>
+  <si>
+    <t>KZ</t>
+  </si>
+  <si>
+    <t>Жұлдызды соғыстар: Эпизод IV - Жаңа үміт</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>스타워즈</t>
+  </si>
+  <si>
+    <t>Žvaigždžių karai: epizodas IV - nauja viltis</t>
+  </si>
+  <si>
+    <t>LV</t>
+  </si>
+  <si>
+    <t>Zvaigžņu kari: Jaunā cerība</t>
+  </si>
+  <si>
+    <t>MK</t>
+  </si>
+  <si>
+    <t>Војна на ѕвездите Епизода 4: Нова надеж</t>
+  </si>
+  <si>
+    <t>स्टार वॉर्स भाग ४: अ न्यू होप</t>
+  </si>
+  <si>
+    <t>Siih Náhásdlįįʼ</t>
+  </si>
+  <si>
+    <t>स्टार् वार्स् - अ न्यू होप्</t>
+  </si>
+  <si>
+    <t>VN</t>
+  </si>
+  <si>
+    <t>Chiến tranh giữa các vì sao 4: Niềm hi vọng mới</t>
+  </si>
+  <si>
+    <t>星際大戰四部曲：曙光乍現</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>星球大戰：新的希望</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>星球大战：曙光乍现</t>
+  </si>
+  <si>
+    <t>TH</t>
+  </si>
+  <si>
+    <t>สตาร์ วอร์ส</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>מלחמת הכוכבים - פרק 4: תקווה חדשה</t>
+  </si>
+  <si>
+    <t>Gwiezdne wojny: część IV - Nowa nadzieja</t>
+  </si>
+  <si>
     <t>Ο πόλεμος των άστρων: Επεισόδιο 4 - Μια νέα ελπίδα</t>
-  </si>
-[...220 lines deleted...]
-    <t>星球大战：曙光乍现</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1049,51 +1055,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0076759/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-EB93-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5868-409E-7BFB-536A-6067-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/47811" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q17738" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/star-wars-episode-iv-a-new-hope" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0076759" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-EB93-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5868-409E-7BFB-536A-6067-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/47811" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q17738" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/star-wars-episode-iv-a-new-hope" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1159,1767 +1165,1802 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:Q23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9" bestFit="1" customWidth="1"/>
     <col min="6" max="15" width="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>34</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D2" s="3">
         <v>258504</v>
       </c>
       <c r="E2" s="3">
         <v>258504</v>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2" s="3"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" s="3">
         <v>125140</v>
       </c>
       <c r="E3" s="3">
         <v>125140</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3" s="3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D4" s="3">
         <v>164641</v>
       </c>
       <c r="E4" s="3">
         <v>164011</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3">
         <v>171</v>
       </c>
       <c r="N4" s="3">
         <v>98</v>
       </c>
       <c r="O4" s="3">
         <v>361</v>
       </c>
       <c r="P4" s="3"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4" s="3"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" s="3">
         <v>44702</v>
       </c>
       <c r="E5" s="3">
         <v>44702</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5" s="3"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D6" s="3">
         <v>2185063</v>
       </c>
       <c r="E6" s="3">
         <v>2185063</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6" s="3"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7">
         <v>45599</v>
       </c>
       <c r="D7" s="3">
         <v>161414</v>
       </c>
       <c r="E7" s="3">
         <v>157204</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3">
         <v>4210</v>
       </c>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7" s="3"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8">
         <v>35509</v>
       </c>
       <c r="D8" s="3">
         <v>773741</v>
       </c>
       <c r="E8" s="3">
         <v>772646</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3">
         <v>155</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3">
         <v>744</v>
       </c>
       <c r="P8" s="3">
         <v>196</v>
       </c>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8" s="3"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" s="3">
         <v>82092</v>
       </c>
       <c r="E9" s="3">
         <v>82092</v>
       </c>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9" s="3"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D10" s="3">
         <v>1785741</v>
       </c>
       <c r="E10" s="3">
         <v>1779299</v>
       </c>
       <c r="F10" s="3">
         <v>206</v>
       </c>
       <c r="G10" s="3">
         <v>1124</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3">
         <v>382</v>
       </c>
       <c r="P10" s="3">
         <v>4730</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10" s="3"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C11">
         <v>35510</v>
       </c>
       <c r="D11" s="3">
         <v>66652</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3">
         <v>6063</v>
       </c>
       <c r="M11" s="3">
         <v>133</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="3">
         <v>7720</v>
       </c>
       <c r="P11" s="3">
         <v>52736</v>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11" s="3"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12">
         <v>35510</v>
       </c>
       <c r="D12" s="3">
         <v>4442367</v>
       </c>
       <c r="E12" s="3">
         <v>4441327</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3">
         <v>1040</v>
       </c>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12" s="3"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D13" s="3">
         <v>370913</v>
       </c>
       <c r="E13" s="3">
         <v>370913</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13" s="3"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14">
         <v>35510</v>
       </c>
       <c r="D14" s="3">
         <v>9245</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3">
         <v>38</v>
       </c>
       <c r="P14" s="3">
         <v>9207</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14" s="3"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15">
         <v>35510</v>
       </c>
       <c r="D15" s="3">
-        <v>467377</v>
+        <v>467644</v>
       </c>
       <c r="E15" s="3">
         <v>466935</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3">
         <v>111</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3">
         <v>331</v>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15" s="3">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D16" s="3">
         <v>513</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3">
         <v>513</v>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16" s="3"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17">
         <v>45415</v>
       </c>
       <c r="D17" s="3">
         <v>199858</v>
       </c>
       <c r="E17" s="3">
         <v>196956</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3">
         <v>2902</v>
       </c>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17" s="3"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18">
         <v>45598</v>
       </c>
       <c r="D18" s="3">
         <v>160757</v>
       </c>
       <c r="E18" s="3">
         <v>160000</v>
       </c>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3">
         <v>32</v>
       </c>
       <c r="O18" s="3"/>
       <c r="P18" s="3">
         <v>725</v>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18" s="3"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" s="3">
         <v>576680</v>
       </c>
       <c r="E19" s="3">
         <v>576680</v>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19" s="3"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" s="3">
         <v>184910</v>
       </c>
       <c r="E20" s="3">
         <v>184676</v>
       </c>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3">
         <v>140</v>
       </c>
       <c r="I20" s="3">
         <v>94</v>
       </c>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20" s="3"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D21" s="3">
         <v>240515</v>
       </c>
       <c r="E21" s="3">
         <v>240515</v>
       </c>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21" s="3"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" s="3">
-        <v>11975427</v>
+        <v>11975694</v>
       </c>
       <c r="E22" s="3">
         <v>11882652</v>
       </c>
       <c r="F22" s="3">
         <v>206</v>
       </c>
       <c r="G22" s="3">
         <v>1279</v>
       </c>
       <c r="H22" s="3">
         <v>140</v>
       </c>
       <c r="I22" s="3">
         <v>94</v>
       </c>
       <c r="J22" s="3">
         <v>111</v>
       </c>
       <c r="K22" s="3">
         <v>1040</v>
       </c>
       <c r="L22" s="3">
         <v>6063</v>
       </c>
       <c r="M22" s="3">
         <v>133</v>
       </c>
       <c r="N22" s="3">
         <v>0</v>
       </c>
       <c r="O22" s="3">
         <v>8884</v>
       </c>
       <c r="P22" s="3">
         <v>74825</v>
       </c>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22" s="3">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D23" s="3">
-        <v>12300825</v>
+        <v>12301092</v>
       </c>
       <c r="E23" s="3">
         <v>12206663</v>
       </c>
       <c r="F23" s="3">
         <v>206</v>
       </c>
       <c r="G23" s="3">
         <v>1279</v>
       </c>
       <c r="H23" s="3">
         <v>140</v>
       </c>
       <c r="I23" s="3">
         <v>94</v>
       </c>
       <c r="J23" s="3">
         <v>111</v>
       </c>
       <c r="K23" s="3">
         <v>1040</v>
       </c>
       <c r="L23" s="3">
         <v>6063</v>
       </c>
       <c r="M23" s="3">
         <v>304</v>
       </c>
       <c r="N23" s="3">
         <v>130</v>
       </c>
       <c r="O23" s="3">
         <v>9245</v>
       </c>
       <c r="P23" s="3">
         <v>75550</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B128"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="81.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B44" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B48" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B49" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B51" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B53" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B55" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B56" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B57" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B58" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B62" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B63" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B64" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B65" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B66" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B67" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B68" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B69" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B70" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B71" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B72" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="B73" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B74" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B75" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B76" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B77" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>55</v>
+        <v>158</v>
       </c>
       <c r="B78" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="B80" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B81" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B82" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B83" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>57</v>
+        <v>165</v>
       </c>
       <c r="B84" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B85" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
         <v>167</v>
       </c>
       <c r="B86" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>167</v>
+        <v>85</v>
       </c>
       <c r="B87" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B88" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="B89" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>6</v>
       </c>
       <c r="B90" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>6</v>
       </c>
       <c r="B91" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
         <v>6</v>
       </c>
       <c r="B92" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" t="s">
         <v>6</v>
       </c>
       <c r="B93" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="94" spans="1:2">
       <c r="A94" t="s">
         <v>6</v>
       </c>
       <c r="B94" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="95" spans="1:2">
       <c r="A95" t="s">
         <v>6</v>
       </c>
       <c r="B95" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>6</v>
       </c>
       <c r="B96" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>6</v>
       </c>
       <c r="B97" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B98" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>39</v>
+        <v>182</v>
       </c>
       <c r="B99" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="B100" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>167</v>
+        <v>41</v>
       </c>
       <c r="B101" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>40</v>
+        <v>182</v>
       </c>
       <c r="B102" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B103" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="104" spans="1:2">
-      <c r="A104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B104" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="105" spans="1:2">
+      <c r="A105" t="s">
+        <v>190</v>
+      </c>
       <c r="B105" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B106" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
+        <v>44</v>
+      </c>
+      <c r="B107" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2">
+      <c r="B108" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2">
+      <c r="A109" t="s">
         <v>192</v>
       </c>
-      <c r="B107" t="s">
-[...11 lines deleted...]
-    <row r="109" spans="1:2">
       <c r="B109" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B110" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>192</v>
+        <v>116</v>
       </c>
       <c r="B111" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B112" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>115</v>
+        <v>202</v>
       </c>
       <c r="B113" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B114" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="B115" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B116" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>120</v>
+        <v>209</v>
       </c>
       <c r="B117" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="B118" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="119" spans="1:2">
-      <c r="A119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B119" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
         <v>192</v>
       </c>
       <c r="B120" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="121" spans="1:2">
+      <c r="A121" t="s">
+        <v>214</v>
+      </c>
       <c r="B121" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="B122" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="B123" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="124" spans="1:2">
+      <c r="A124" t="s">
+        <v>219</v>
+      </c>
       <c r="B124" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B125" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
       <c r="B126" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>221</v>
+        <v>56</v>
       </c>
       <c r="B127" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>223</v>
+        <v>147</v>
       </c>
       <c r="B128" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>