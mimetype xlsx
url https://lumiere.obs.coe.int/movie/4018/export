--- v1 (2026-04-08)
+++ v2 (2026-06-14)
@@ -346,50 +346,56 @@
   <si>
     <t>スター・ウォーズ</t>
   </si>
   <si>
     <t>スター・ウォーズ エピソード IV 新たなる希望</t>
   </si>
   <si>
     <t>スター・ウォーズ 新たなる希望</t>
   </si>
   <si>
     <t>Yıldız Savaşları</t>
   </si>
   <si>
     <t>Yıldız Savaşları 4: Yeni Bir Umut</t>
   </si>
   <si>
     <t>La guerra de las estrellas</t>
   </si>
   <si>
     <t>Războiul stelelor</t>
   </si>
   <si>
     <t>Adventures of the Starkiller: Episode 1 - The Star Wars</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ο πόλεμος των άστρων: Επεισόδιο 4 - Μια νέα ελπίδα</t>
+  </si>
+  <si>
     <t>HR</t>
   </si>
   <si>
     <t>Ratovi zvijezda</t>
   </si>
   <si>
     <t>BA,HR</t>
   </si>
   <si>
     <t>Ratovi zvijezda IV: Nova nada</t>
   </si>
   <si>
     <t>Csillagok háborúja</t>
   </si>
   <si>
     <t>Csillagok háborúja IV. rész - Egy új remény</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Stjörnustríð</t>
   </si>
   <si>
     <t>Guerre stellari</t>
@@ -457,53 +463,50 @@
   <si>
     <t>La guerra de las galaxias: Episodio IV - Una nueva esperanza</t>
   </si>
   <si>
     <t>Star Wars: Episodi IV - Uusi toivo</t>
   </si>
   <si>
     <t>Star Wars: Uusi toivo</t>
   </si>
   <si>
     <t>Tähtien sota</t>
   </si>
   <si>
     <t>Tähtien sota Special Edition</t>
   </si>
   <si>
     <t>Tähtien sota: Uusi toivo</t>
   </si>
   <si>
     <t>La guerre des étoiles: Épisode IV - Un nouvel espoir</t>
   </si>
   <si>
     <t>Star wars: Épisode IV, la guerre des étoiles</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>O polemos ton astron</t>
   </si>
   <si>
     <t>O polemos ton astron: Mia nea elpida</t>
   </si>
   <si>
     <t>Ο πόλεμος των άστρων</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Star Wars: la guerra de las galaxias</t>
   </si>
   <si>
     <t>De sterrenoorlogen</t>
   </si>
   <si>
     <t>De sterrenoorlogen: Aflevering IV - Een nieuwe hoop</t>
   </si>
   <si>
     <t>Stjernekrigen: Episode IV - Et nytt håp</t>
   </si>
   <si>
     <t>Gwiezdne wojny</t>
@@ -692,53 +695,50 @@
     <t>HK</t>
   </si>
   <si>
     <t>星球大戰：新的希望</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>星球大战：曙光乍现</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>สตาร์ วอร์ส</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>מלחמת הכוכבים - פרק 4: תקווה חדשה</t>
   </si>
   <si>
     <t>Gwiezdne wojny: część IV - Nowa nadzieja</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ο πόλεμος των άστρων: Επεισόδιο 4 - Μια νέα ελπίδα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2234,427 +2234,427 @@
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>118</v>
       </c>
       <c r="B45" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>121</v>
+        <v>52</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B51" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B53" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B54" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>40</v>
+        <v>132</v>
       </c>
       <c r="B55" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
         <v>40</v>
       </c>
       <c r="B56" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B57" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>135</v>
+        <v>41</v>
       </c>
       <c r="B58" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="B59" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B61" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="B62" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
         <v>46</v>
       </c>
       <c r="B63" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
         <v>46</v>
       </c>
       <c r="B64" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
         <v>46</v>
       </c>
       <c r="B65" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
         <v>46</v>
       </c>
       <c r="B66" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B67" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
         <v>47</v>
       </c>
       <c r="B68" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>147</v>
+        <v>47</v>
       </c>
       <c r="B69" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>147</v>
+        <v>110</v>
       </c>
       <c r="B70" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>147</v>
+        <v>110</v>
       </c>
       <c r="B71" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
+        <v>110</v>
+      </c>
+      <c r="B72" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>54</v>
+        <v>152</v>
       </c>
       <c r="B73" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
         <v>54</v>
       </c>
       <c r="B74" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B75" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B76" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
         <v>56</v>
       </c>
       <c r="B77" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
+        <v>56</v>
+      </c>
+      <c r="B78" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B79" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>57</v>
+        <v>159</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
         <v>62</v>
       </c>
       <c r="B82" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B83" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
+        <v>58</v>
+      </c>
+      <c r="B84" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
+        <v>166</v>
+      </c>
+      <c r="B85" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B86" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>85</v>
+        <v>168</v>
       </c>
       <c r="B87" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" t="s">
         <v>85</v>
       </c>
       <c r="B88" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>6</v>
+        <v>85</v>
       </c>
       <c r="B89" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" t="s">
         <v>6</v>
       </c>
       <c r="B90" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" t="s">
         <v>6</v>
       </c>
       <c r="B91" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" t="s">
         <v>6</v>
       </c>
@@ -2682,282 +2682,282 @@
       <c r="A95" t="s">
         <v>6</v>
       </c>
       <c r="B95" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="96" spans="1:2">
       <c r="A96" t="s">
         <v>6</v>
       </c>
       <c r="B96" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="97" spans="1:2">
       <c r="A97" t="s">
         <v>6</v>
       </c>
       <c r="B97" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="B98" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="99" spans="1:2">
       <c r="A99" t="s">
+        <v>40</v>
+      </c>
+      <c r="B99" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="B100" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>41</v>
+        <v>168</v>
       </c>
       <c r="B101" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>182</v>
+        <v>41</v>
       </c>
       <c r="B102" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="103" spans="1:2">
       <c r="A103" t="s">
+        <v>183</v>
+      </c>
+      <c r="B103" t="s">
         <v>187</v>
       </c>
-      <c r="B103" t="s">
+    </row>
+    <row r="104" spans="1:2">
+      <c r="A104" t="s">
         <v>188</v>
       </c>
-    </row>
-    <row r="104" spans="1:2">
       <c r="B104" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="105" spans="1:2">
-      <c r="A105" t="s">
+      <c r="B105" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="106" spans="1:2">
       <c r="A106" t="s">
+        <v>191</v>
+      </c>
+      <c r="B106" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="107" spans="1:2">
       <c r="A107" t="s">
-        <v>44</v>
+        <v>193</v>
       </c>
       <c r="B107" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="108" spans="1:2">
+      <c r="A108" t="s">
+        <v>44</v>
+      </c>
       <c r="B108" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="109" spans="1:2">
-      <c r="A109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B109" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="110" spans="1:2">
       <c r="A110" t="s">
+        <v>193</v>
+      </c>
+      <c r="B110" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>116</v>
+        <v>198</v>
       </c>
       <c r="B111" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="112" spans="1:2">
       <c r="A112" t="s">
+        <v>118</v>
+      </c>
+      <c r="B112" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
+        <v>201</v>
+      </c>
+      <c r="B113" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
+        <v>203</v>
+      </c>
+      <c r="B114" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>121</v>
+        <v>205</v>
       </c>
       <c r="B115" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
+        <v>123</v>
+      </c>
+      <c r="B116" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
+        <v>208</v>
+      </c>
+      <c r="B117" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="B118" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="119" spans="1:2">
+      <c r="A119" t="s">
+        <v>193</v>
+      </c>
       <c r="B119" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="120" spans="1:2">
-      <c r="A120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B120" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
+        <v>193</v>
+      </c>
+      <c r="B121" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>130</v>
+        <v>215</v>
       </c>
       <c r="B122" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
+        <v>132</v>
+      </c>
+      <c r="B123" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
+        <v>218</v>
+      </c>
+      <c r="B124" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
+        <v>220</v>
+      </c>
+      <c r="B125" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
+        <v>222</v>
+      </c>
+      <c r="B126" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>56</v>
+        <v>224</v>
       </c>
       <c r="B127" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>147</v>
+        <v>56</v>
       </c>
       <c r="B128" t="s">
         <v>226</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>