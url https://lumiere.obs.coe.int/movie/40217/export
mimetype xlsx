--- v0 (2025-11-16)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Tabu</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Miguel Gomes</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>PT, DE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2153963/</t>
+    <t>https://www.imdb.com/title/tt2153963</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-55EC-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/43BA-DA1D-18C8-1ACE-A967-J</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/127814</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1748666</t>
   </si>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2153963/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-55EC-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/43BA-DA1D-18C8-1ACE-A967-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127814" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1748666" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Tabu-Eine-Geschichte-von-Liebe-und-Schuld" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2153963" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-55EC-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/43BA-DA1D-18C8-1ACE-A967-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127814" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1748666" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Tabu-Eine-Geschichte-von-Liebe-und-Schuld" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -941,54 +941,54 @@
         <v>6</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3">
         <v>74</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6">
         <v>41248</v>
       </c>
       <c r="D6" s="3">
-        <v>186222</v>
+        <v>205905</v>
       </c>
       <c r="E6" s="3">
-        <v>83304</v>
+        <v>102987</v>
       </c>
       <c r="F6" s="3">
         <v>100797</v>
       </c>
       <c r="G6" s="3">
         <v>1252</v>
       </c>
       <c r="H6" s="3">
         <v>460</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3">
         <v>208</v>
       </c>
       <c r="O6" s="3">
         <v>201</v>
       </c>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
@@ -1291,98 +1291,98 @@
         <v>371</v>
       </c>
       <c r="F16" s="3">
         <v>678</v>
       </c>
       <c r="G16" s="3">
         <v>25</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3">
         <v>26</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="3">
-        <v>259247</v>
+        <v>278930</v>
       </c>
       <c r="E17" s="3">
-        <v>116441</v>
+        <v>136124</v>
       </c>
       <c r="F17" s="3">
         <v>138935</v>
       </c>
       <c r="G17" s="3">
         <v>2184</v>
       </c>
       <c r="H17" s="3">
         <v>984</v>
       </c>
       <c r="I17" s="3">
         <v>87</v>
       </c>
       <c r="J17" s="3">
         <v>70</v>
       </c>
       <c r="K17" s="3">
         <v>84</v>
       </c>
       <c r="L17" s="3">
         <v>16</v>
       </c>
       <c r="M17" s="3">
         <v>0</v>
       </c>
       <c r="N17" s="3">
         <v>208</v>
       </c>
       <c r="O17" s="3">
         <v>219</v>
       </c>
       <c r="P17" s="3">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="3">
-        <v>267536</v>
+        <v>287219</v>
       </c>
       <c r="E18" s="3">
-        <v>118421</v>
+        <v>138104</v>
       </c>
       <c r="F18" s="3">
         <v>145082</v>
       </c>
       <c r="G18" s="3">
         <v>2216</v>
       </c>
       <c r="H18" s="3">
         <v>984</v>
       </c>
       <c r="I18" s="3">
         <v>87</v>
       </c>
       <c r="J18" s="3">
         <v>101</v>
       </c>
       <c r="K18" s="3">
         <v>129</v>
       </c>
       <c r="L18" s="3">
         <v>32</v>
       </c>
       <c r="M18" s="3">
         <v>22</v>
       </c>