--- v1 (2026-04-10)
+++ v2 (2026-06-10)
@@ -220,84 +220,84 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>O Som e a Furia</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>GB,HU,PL,PT,RS,US</t>
   </si>
   <si>
     <t>Hamenos paradeisos</t>
   </si>
   <si>
     <t>San se oneiro</t>
   </si>
   <si>
+    <t>Σαν σε όνειρο</t>
+  </si>
+  <si>
+    <t>Χαμένος παράδεισος</t>
+  </si>
+  <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Tabou</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Tabú</t>
   </si>
   <si>
     <t>Tabu - Eine Geschichte von Liebe und Schuld</t>
   </si>
   <si>
     <t>Tabú de Miguel Gomes</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>熱波</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Табу</t>
-  </si>
-[...4 lines deleted...]
-    <t>Χαμένος παράδεισος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1422,107 +1422,107 @@
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>65</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>48</v>
       </c>
       <c r="B3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="B7" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="B8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="B12" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>