--- v0 (2025-12-16)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Broken</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Rufus Norris</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1441940/</t>
+    <t>https://www.imdb.com/title/tt1441940</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-561C-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/4C7D-92C1-BEEB-E158-72BB-2</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/134316</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q925605</t>
   </si>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1441940/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-561C-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4C7D-92C1-BEEB-E158-72BB-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/134316" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q925605" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/broken-2012-0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1441940" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-561C-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4C7D-92C1-BEEB-E158-72BB-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/134316" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q925605" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/broken-2012-0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -996,54 +996,54 @@
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>2928</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8">
         <v>41143</v>
       </c>
       <c r="D8" s="3">
-        <v>72311</v>
+        <v>97346</v>
       </c>
       <c r="E8" s="3">
-        <v>71499</v>
+        <v>96534</v>
       </c>
       <c r="F8" s="3">
         <v>765</v>
       </c>
       <c r="G8" s="3">
         <v>47</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9">
         <v>41341</v>
       </c>
@@ -1236,92 +1236,92 @@
       </c>
       <c r="C16">
         <v>41369</v>
       </c>
       <c r="D16" s="3">
         <v>1345</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>1345</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="3">
-        <v>148699</v>
+        <v>173734</v>
       </c>
       <c r="E17" s="3">
-        <v>71499</v>
+        <v>96534</v>
       </c>
       <c r="F17" s="3">
         <v>69540</v>
       </c>
       <c r="G17" s="3">
         <v>4581</v>
       </c>
       <c r="H17" s="3">
         <v>906</v>
       </c>
       <c r="I17" s="3">
         <v>303</v>
       </c>
       <c r="J17" s="3">
         <v>555</v>
       </c>
       <c r="K17" s="3">
         <v>1070</v>
       </c>
       <c r="L17" s="3">
         <v>34</v>
       </c>
       <c r="M17" s="3">
         <v>44</v>
       </c>
       <c r="N17" s="3">
         <v>167</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="3">
-        <v>159341</v>
+        <v>184376</v>
       </c>
       <c r="E18" s="3">
-        <v>72785</v>
+        <v>97820</v>
       </c>
       <c r="F18" s="3">
         <v>78896</v>
       </c>
       <c r="G18" s="3">
         <v>4581</v>
       </c>
       <c r="H18" s="3">
         <v>906</v>
       </c>
       <c r="I18" s="3">
         <v>303</v>
       </c>
       <c r="J18" s="3">
         <v>555</v>
       </c>
       <c r="K18" s="3">
         <v>1070</v>
       </c>
       <c r="L18" s="3">
         <v>34</v>
       </c>
       <c r="M18" s="3">
         <v>44</v>
       </c>