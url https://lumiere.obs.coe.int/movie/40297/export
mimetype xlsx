--- v0 (2025-11-30)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Hors les murs</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Lambert</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, CA, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2402623/</t>
+    <t>https://www.imdb.com/title/tt2402623</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-73AD-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/134C-D397-B1E8-9AD8-E984-M</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131358</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3140771</t>
   </si>
@@ -157,84 +157,84 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>BE,CA,FR</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Além dos Muros</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Za zdmi</t>
   </si>
   <si>
     <t>Jenseits der Mauern</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Kontra ston toiho</t>
+  </si>
+  <si>
+    <t>HR,RS</t>
+  </si>
+  <si>
+    <t>Iza zidova</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A falakon túl</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Za murami</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Para Além do Muro</t>
+  </si>
+  <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Beyond the Walls</t>
-  </si>
-[...28 lines deleted...]
-    <t>Para Além do Muro</t>
   </si>
   <si>
     <t>Dincolo de ziduri</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Behind the Walls</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>За стенами</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -566,51 +566,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2402623/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-73AD-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/134C-D397-B1E8-9AD8-E984-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131358" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3140771" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/hors-les-murs" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2402623" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-73AD-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/134C-D397-B1E8-9AD8-E984-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131358" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3140771" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/hors-les-murs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -760,57 +760,57 @@
       <c r="F2" s="3">
         <v>3263</v>
       </c>
       <c r="G2" s="3">
         <v>7</v>
       </c>
       <c r="H2" s="3">
         <v>85</v>
       </c>
       <c r="I2" s="3">
         <v>12</v>
       </c>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3">
         <v>41248</v>
       </c>
       <c r="D3" s="3">
-        <v>7282</v>
+        <v>13830</v>
       </c>
       <c r="E3" s="3">
-        <v>5890</v>
+        <v>9381</v>
       </c>
       <c r="F3" s="3">
-        <v>1392</v>
+        <v>4449</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4">
         <v>41356</v>
       </c>
       <c r="D4" s="3">
         <v>651</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>651</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
@@ -844,83 +844,83 @@
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6">
         <v>43983</v>
       </c>
       <c r="D6" s="3">
         <v>24</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="3">
-        <v>12132</v>
+        <v>18680</v>
       </c>
       <c r="E7" s="3">
-        <v>5890</v>
+        <v>9381</v>
       </c>
       <c r="F7" s="3">
-        <v>6114</v>
+        <v>9171</v>
       </c>
       <c r="G7" s="3">
         <v>7</v>
       </c>
       <c r="H7" s="3">
         <v>85</v>
       </c>
       <c r="I7" s="3">
         <v>12</v>
       </c>
       <c r="J7" s="3">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="3">
-        <v>12132</v>
+        <v>18680</v>
       </c>
       <c r="E8" s="3">
-        <v>5890</v>
+        <v>9381</v>
       </c>
       <c r="F8" s="3">
-        <v>6114</v>
+        <v>9171</v>
       </c>
       <c r="G8" s="3">
         <v>7</v>
       </c>
       <c r="H8" s="3">
         <v>85</v>
       </c>
       <c r="I8" s="3">
         <v>12</v>
       </c>
       <c r="J8" s="3">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>