--- v1 (2026-04-21)
+++ v2 (2026-08-08)
@@ -139,78 +139,78 @@
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Peccadillo Pictures</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Cinemien</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Festival: BETA / Urban Eye</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>HR,RS</t>
+  </si>
+  <si>
+    <t>Iza zidova</t>
+  </si>
+  <si>
     <t>BE,CA,FR</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Além dos Muros</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Za zdmi</t>
   </si>
   <si>
     <t>Jenseits der Mauern</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Kontra ston toiho</t>
-  </si>
-[...4 lines deleted...]
-    <t>Iza zidova</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A falakon túl</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Za murami</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Para Além do Muro</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Beyond the Walls</t>
   </si>
@@ -921,80 +921,80 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B3" t="s">
-        <v>43</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>53</v>
       </c>