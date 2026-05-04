--- v0 (2025-12-15)
+++ v1 (2026-05-04)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Gambit</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Michael Hoffman</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0404978/</t>
+    <t>https://www.imdb.com/title/tt0404978</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-6952-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3971-36C2-BEAC-FB07-248C-I</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131688</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q276778</t>
   </si>
@@ -295,102 +295,102 @@
   <si>
     <t>Um Golpe Perfeito</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Gambit, arnaque à l'anglaise</t>
   </si>
   <si>
     <t>Gambit - Der Masterplan</t>
   </si>
   <si>
     <t>Gambiit</t>
   </si>
   <si>
     <t>Täiuslik plaan</t>
   </si>
   <si>
     <t>Un pla perfecte</t>
   </si>
   <si>
     <t>Un plan perfecto (Gambit)</t>
   </si>
   <si>
+    <t>Entimotatoi apateones</t>
+  </si>
+  <si>
+    <t>Prave mućke</t>
+  </si>
+  <si>
+    <t>Dől a moné</t>
+  </si>
+  <si>
+    <t>Gambit - Una truffa a regola d'arte</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Monet Game</t>
+  </si>
+  <si>
+    <t>モネ・ゲーム</t>
+  </si>
+  <si>
+    <t>Milijardierius ir blondine</t>
+  </si>
+  <si>
+    <t>Gambit, czyli jak ograć króla</t>
+  </si>
+  <si>
+    <t>Ladrões com Estilo</t>
+  </si>
+  <si>
+    <t>Razbunare cu stil</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Праве мућке</t>
+  </si>
+  <si>
+    <t>Nateg in pol</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Düzenbazlar</t>
+  </si>
+  <si>
+    <t>Гамбіт</t>
+  </si>
+  <si>
     <t>Gambit: Arnaque à l'anglaise</t>
-  </si>
-[...49 lines deleted...]
-    <t>Гамбіт</t>
   </si>
   <si>
     <t>Εντιμότατοι απατεώνες</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -710,51 +710,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0404978/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6952-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3971-36C2-BEAC-FB07-248C-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131688" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q276778" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/gambit-2012" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0404978" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6952-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3971-36C2-BEAC-FB07-248C-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131688" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q276778" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/gambit-2012" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1017,55 +1017,55 @@
         <v>41314</v>
       </c>
       <c r="D8" s="3">
         <v>128312</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
         <v>128231</v>
       </c>
       <c r="G8" s="3">
         <v>81</v>
       </c>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9">
         <v>41311</v>
       </c>
       <c r="D9" s="3">
-        <v>93230</v>
+        <v>92918</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
-        <v>93230</v>
+        <v>92918</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10">
         <v>41236</v>
       </c>
       <c r="D10" s="3">
         <v>24</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:8">
@@ -1316,77 +1316,77 @@
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23">
         <v>41354</v>
       </c>
       <c r="D23" s="3">
         <v>3320</v>
       </c>
       <c r="E23" s="3"/>
       <c r="F23" s="3">
         <v>3320</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="3">
-        <v>999335</v>
+        <v>999023</v>
       </c>
       <c r="E24" s="3">
         <v>283951</v>
       </c>
       <c r="F24" s="3">
-        <v>714988</v>
+        <v>714676</v>
       </c>
       <c r="G24" s="3">
         <v>372</v>
       </c>
       <c r="H24" s="3">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="3">
-        <v>1009363</v>
+        <v>1009051</v>
       </c>
       <c r="E25" s="3">
         <v>283951</v>
       </c>
       <c r="F25" s="3">
-        <v>725016</v>
+        <v>724704</v>
       </c>
       <c r="G25" s="3">
         <v>372</v>
       </c>
       <c r="H25" s="3">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1494,163 +1494,163 @@
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">