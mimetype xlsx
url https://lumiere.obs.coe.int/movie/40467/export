--- v1 (2026-05-04)
+++ v2 (2026-06-13)
@@ -256,50 +256,53 @@
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Гамбiт</t>
   </si>
   <si>
     <t>AU,CA,GB,NL,US</t>
   </si>
   <si>
     <t>Como Possuir Lissu</t>
   </si>
   <si>
     <t>Gambit, czyli jak ograc króla</t>
   </si>
   <si>
     <t>Ladrão Roubado</t>
   </si>
   <si>
     <t>Milijardierius ir blondinė</t>
   </si>
   <si>
     <t>Un plan perfecto</t>
   </si>
   <si>
+    <t>Εντιμότατοι απατεώνες</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Gambit: Un plan perfecto</t>
   </si>
   <si>
     <t>BG,RU</t>
   </si>
   <si>
     <t>Гамбит</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Um Golpe Perfeito</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Gambit, arnaque à l'anglaise</t>
   </si>
   <si>
     <t>Gambit - Der Masterplan</t>
@@ -347,53 +350,50 @@
     <t>Ladrões com Estilo</t>
   </si>
   <si>
     <t>Razbunare cu stil</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Праве мућке</t>
   </si>
   <si>
     <t>Nateg in pol</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Düzenbazlar</t>
   </si>
   <si>
     <t>Гамбіт</t>
   </si>
   <si>
     <t>Gambit: Arnaque à l'anglaise</t>
-  </si>
-[...1 lines deleted...]
-    <t>Εντιμότατοι απατεώνες</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1422,243 +1422,243 @@
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>58</v>
       </c>
       <c r="B5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="B13" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>