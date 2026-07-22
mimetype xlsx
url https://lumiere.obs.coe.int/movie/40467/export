--- v2 (2026-06-13)
+++ v3 (2026-07-22)
@@ -232,57 +232,57 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SF Bio</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Blitz Film</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Bontonfilm/Tatra Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,NL,US</t>
+  </si>
+  <si>
     <t>UA</t>
   </si>
   <si>
     <t>Гамбiт</t>
-  </si>
-[...1 lines deleted...]
-    <t>AU,CA,GB,NL,US</t>
   </si>
   <si>
     <t>Como Possuir Lissu</t>
   </si>
   <si>
     <t>Gambit, czyli jak ograc króla</t>
   </si>
   <si>
     <t>Ladrão Roubado</t>
   </si>
   <si>
     <t>Milijardierius ir blondinė</t>
   </si>
   <si>
     <t>Un plan perfecto</t>
   </si>
   <si>
     <t>Εντιμότατοι απατεώνες</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Gambit: Un plan perfecto</t>
   </si>
@@ -1381,59 +1381,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>72</v>
       </c>
       <c r="B2" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>58</v>
       </c>
       <c r="B5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>78</v>
       </c>
     </row>
@@ -1606,51 +1606,51 @@
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>66</v>
       </c>
       <c r="B30" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>108</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">