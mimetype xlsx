--- v0 (2026-02-06)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sightseers</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ben Wheatley</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2023690/</t>
+    <t>https://www.imdb.com/title/tt2023690</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-6B4F-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B8CE-12B7-20B8-3DCC-9E3C-1</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/135291</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q7512122</t>
   </si>
@@ -274,60 +274,60 @@
   <si>
     <t>Turyści</t>
   </si>
   <si>
     <t>Assassinos de Férias</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Excursionistii</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Екскурсанти</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>サイトシアーズ 殺人者のための英国観光ガイド</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Раз! Два! Три! Умри!</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Περιηγητές</t>
-  </si>
-[...4 lines deleted...]
-    <t>Раз! Два! Три! Умри!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -644,51 +644,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2023690/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6B4F-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B8CE-12B7-20B8-3DCC-9E3C-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/135291" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q7512122" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/sightseers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2023690" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6B4F-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B8CE-12B7-20B8-3DCC-9E3C-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/135291" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q7512122" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/sightseers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -979,57 +979,57 @@
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3">
         <v>139</v>
       </c>
       <c r="J6" s="3">
         <v>46</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7">
         <v>41269</v>
       </c>
       <c r="D7" s="3">
-        <v>51612</v>
+        <v>90492</v>
       </c>
       <c r="E7" s="3">
         <v>23587</v>
       </c>
       <c r="F7" s="3">
-        <v>27975</v>
+        <v>66855</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3">
         <v>50</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8">
         <v>41243</v>
       </c>
       <c r="D8" s="3">
         <v>752</v>
@@ -1331,98 +1331,98 @@
       </c>
       <c r="D18" s="3">
         <v>3001</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>2937</v>
       </c>
       <c r="G18" s="3">
         <v>64</v>
       </c>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="D19" s="3">
-        <v>270622</v>
+        <v>309502</v>
       </c>
       <c r="E19" s="3">
         <v>120145</v>
       </c>
       <c r="F19" s="3">
-        <v>148192</v>
+        <v>187072</v>
       </c>
       <c r="G19" s="3">
         <v>884</v>
       </c>
       <c r="H19" s="3">
         <v>386</v>
       </c>
       <c r="I19" s="3">
         <v>151</v>
       </c>
       <c r="J19" s="3">
         <v>107</v>
       </c>
       <c r="K19" s="3">
         <v>494</v>
       </c>
       <c r="L19" s="3">
         <v>6</v>
       </c>
       <c r="M19" s="3">
         <v>9</v>
       </c>
       <c r="N19" s="3">
         <v>247</v>
       </c>
       <c r="O19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="3">
-        <v>278639</v>
+        <v>317519</v>
       </c>
       <c r="E20" s="3">
         <v>120969</v>
       </c>
       <c r="F20" s="3">
-        <v>153550</v>
+        <v>192430</v>
       </c>
       <c r="G20" s="3">
         <v>2614</v>
       </c>
       <c r="H20" s="3">
         <v>478</v>
       </c>
       <c r="I20" s="3">
         <v>164</v>
       </c>
       <c r="J20" s="3">
         <v>107</v>
       </c>
       <c r="K20" s="3">
         <v>494</v>
       </c>
       <c r="L20" s="3">
         <v>6</v>
       </c>
       <c r="M20" s="3">
         <v>9</v>
       </c>
       <c r="N20" s="3">
         <v>247</v>
       </c>