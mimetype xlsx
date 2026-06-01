--- v1 (2026-04-09)
+++ v2 (2026-06-01)
@@ -220,50 +220,56 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Vendetta Filmes (PT)</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Nonstop Entertainment</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,GB,IE,NL,NZ,US</t>
   </si>
   <si>
     <t>Turysci</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Περιηγητές</t>
+  </si>
+  <si>
     <t>AR,BR,ES</t>
   </si>
   <si>
     <t>Turistas</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Odmor iz pakla</t>
   </si>
   <si>
     <t>Sightseers - Killers on Tour!</t>
   </si>
   <si>
     <t>Touristes</t>
   </si>
   <si>
     <t>Vérturisták</t>
   </si>
   <si>
     <t>Killer in viaggio</t>
   </si>
   <si>
     <t>LT</t>
@@ -278,56 +284,50 @@
     <t>Assassinos de Férias</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Excursionistii</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Екскурсанти</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>サイトシアーズ 殺人者のための英国観光ガイド</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Раз! Два! Три! Умри!</t>
-  </si>
-[...4 lines deleted...]
-    <t>Περιηγητές</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1467,107 +1467,107 @@
       <c r="A3" t="s">
         <v>58</v>
       </c>
       <c r="B3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>68</v>
       </c>
       <c r="B4" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>70</v>
       </c>
       <c r="B5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>82</v>
       </c>
       <c r="B14" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>84</v>
       </c>
       <c r="B15" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>86</v>
       </c>