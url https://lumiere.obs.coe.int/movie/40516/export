--- v0 (2025-11-26)
+++ v1 (2026-05-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Ginger &amp; Rosa</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Sally Potter</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, DK, CA, HR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2115295/</t>
+    <t>https://www.imdb.com/title/tt2115295</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-F4A1-0000-8-0000-0000-D</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B7D0-9064-55B7-AD82-4633-B</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3764502</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/ca/movie/ginger-and-rosa</t>
   </si>
@@ -190,96 +190,96 @@
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,AU,BR,CA,DE,FR,MX,US</t>
   </si>
   <si>
     <t>Bir Hayalimiz Vardi</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Джинджър и Роза</t>
   </si>
   <si>
     <t>CL,CO,VE</t>
   </si>
   <si>
     <t>Ginger y Rosa</t>
   </si>
   <si>
     <t>Bomb</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Ginger és Rosa</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Dzindzer ir Rosa</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Ginger i Rosa</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Ginger si Rosa</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Džindžer i Roza</t>
+  </si>
+  <si>
+    <t>Bir Hayalimiz Vardı</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ジンジャーの朝 さよならわたしが愛した世界</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Бомба</t>
+  </si>
+  <si>
     <t>Ginger and Rosa</t>
-  </si>
-[...43 lines deleted...]
-    <t>Бомба</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2115295/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-F4A1-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B7D0-9064-55B7-AD82-4633-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3764502" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/ginger-and-rosa" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2115295" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-F4A1-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B7D0-9064-55B7-AD82-4633-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3764502" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/ginger-and-rosa" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -875,55 +875,55 @@
         <v>1725</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>1725</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6">
         <v>41423</v>
       </c>
       <c r="D6" s="3">
-        <v>12059</v>
+        <v>14272</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
-        <v>11893</v>
+        <v>14106</v>
       </c>
       <c r="G6" s="3">
         <v>164</v>
       </c>
       <c r="H6" s="3">
         <v>2</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7">
         <v>41201</v>
       </c>
       <c r="D7" s="3">
         <v>91</v>
@@ -1031,92 +1031,92 @@
         <v>48</v>
       </c>
       <c r="C11">
         <v>41523</v>
       </c>
       <c r="D11" s="3">
         <v>3006</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>3006</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="3">
-        <v>73465</v>
+        <v>75678</v>
       </c>
       <c r="E12" s="3">
         <v>27073</v>
       </c>
       <c r="F12" s="3">
-        <v>44762</v>
+        <v>46975</v>
       </c>
       <c r="G12" s="3">
         <v>1445</v>
       </c>
       <c r="H12" s="3">
         <v>49</v>
       </c>
       <c r="I12" s="3">
         <v>45</v>
       </c>
       <c r="J12" s="3">
         <v>80</v>
       </c>
       <c r="K12" s="3">
         <v>4</v>
       </c>
       <c r="L12" s="3">
         <v>0</v>
       </c>
       <c r="M12" s="3">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="3">
-        <v>83134</v>
+        <v>85347</v>
       </c>
       <c r="E13" s="3">
         <v>27073</v>
       </c>
       <c r="F13" s="3">
-        <v>54363</v>
+        <v>56576</v>
       </c>
       <c r="G13" s="3">
         <v>1445</v>
       </c>
       <c r="H13" s="3">
         <v>49</v>
       </c>
       <c r="I13" s="3">
         <v>45</v>
       </c>
       <c r="J13" s="3">
         <v>131</v>
       </c>
       <c r="K13" s="3">
         <v>4</v>
       </c>
       <c r="L13" s="3">
         <v>17</v>
       </c>
       <c r="M13" s="3">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1162,115 +1162,115 @@
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="B4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>55</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>