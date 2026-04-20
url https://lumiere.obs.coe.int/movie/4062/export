--- v0 (2025-12-06)
+++ v1 (2026-04-20)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Mirror Has Two Faces</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Barbra Streisand</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0117057/</t>
+    <t>https://www.imdb.com/title/tt0117057</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-0BF1-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6FDB-55E3-F765-D350-F88E-7</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/91296</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1538804</t>
   </si>
@@ -217,120 +217,120 @@
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Espelho tem Duas Faces</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Le miroir a deux visages</t>
   </si>
   <si>
     <t>Kærligheden har to sider</t>
   </si>
   <si>
     <t>ES,MX</t>
   </si>
   <si>
     <t>El amor tiene dos caras</t>
   </si>
   <si>
     <t>Tilaa rakkaudelle</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>O kathreftis ehei dyo prosopa</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Ogledalo ima dva lica</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Tükröm, tükröm...</t>
+  </si>
+  <si>
+    <t>L'amore ha due facce</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>マンハッタン・ラプソディ</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Veidrodis turi du veidus</t>
+  </si>
+  <si>
+    <t>Ο καθρέφτης έχει δύο πρόσωπα</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>雙面鏡</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Speilets to ansikter</t>
+  </si>
+  <si>
+    <t>Miłość ma dwie twarze</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>As Duas Faces do Espelho</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Два лица љубави</t>
+  </si>
+  <si>
+    <t>Kärlekens båda ansikten</t>
+  </si>
+  <si>
+    <t>Aşkın iki yüzü</t>
+  </si>
+  <si>
     <t>Leçons de séduction</t>
-  </si>
-[...67 lines deleted...]
-    <t>Aşkın iki yüzü</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>У зеркала два лица</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>У дзеркала два обличчя</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>双面镜</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0117057/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-0BF1-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6FDB-55E3-F765-D350-F88E-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/91296" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1538804" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-mirror-has-two-faces" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0117057" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-0BF1-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6FDB-55E3-F765-D350-F88E-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/91296" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1538804" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-mirror-has-two-faces" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1265,163 +1265,163 @@
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>95</v>
       </c>