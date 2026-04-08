--- v0 (2025-12-10)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>A Life Less Ordinary</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Danny Boyle</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0119535/</t>
+    <t>https://www.imdb.com/title/tt0119535</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-2946-0000-6-0000-0000-J</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5CE9-43F3-BFF3-2ADC-8C0D-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/93140</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q496907</t>
   </si>
@@ -653,51 +653,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0119535/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2946-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5CE9-43F3-BFF3-2ADC-8C0D-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/93140" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q496907" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/a-life-less-ordinary" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0119535" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-2946-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5CE9-43F3-BFF3-2ADC-8C0D-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/93140" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q496907" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/a-life-less-ordinary" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -939,54 +939,54 @@
         <v>10</v>
       </c>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="3">
         <v>281961</v>
       </c>
       <c r="E9" s="3">
         <v>250455</v>
       </c>
       <c r="F9" s="3">
         <v>31506</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="3">
-        <v>204284</v>
+        <v>207644</v>
       </c>
       <c r="E10" s="3">
-        <v>204284</v>
+        <v>207644</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="3">
         <v>944058</v>
       </c>
       <c r="E11" s="3">
         <v>944058</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="3">
         <v>89664</v>
@@ -1071,74 +1071,74 @@
       <c r="F17" s="3">
         <v>48268</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="3">
         <v>8484</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>8484</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="3">
-        <v>2282421</v>
+        <v>2285781</v>
       </c>
       <c r="E19" s="3">
-        <v>1550454</v>
+        <v>1553814</v>
       </c>
       <c r="F19" s="3">
         <v>730652</v>
       </c>
       <c r="G19" s="3">
         <v>1315</v>
       </c>
       <c r="H19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="3">
-        <v>2355659</v>
+        <v>2359019</v>
       </c>
       <c r="E20" s="3">
-        <v>1563984</v>
+        <v>1567344</v>
       </c>
       <c r="F20" s="3">
         <v>790320</v>
       </c>
       <c r="G20" s="3">
         <v>1315</v>
       </c>
       <c r="H20" s="3">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>