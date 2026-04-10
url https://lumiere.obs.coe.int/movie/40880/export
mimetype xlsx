--- v0 (2025-11-20)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Oh Boy</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jan-Ole Gerster</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1954701/</t>
+    <t>https://www.imdb.com/title/tt1954701</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-D439-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A925-331F-C670-4F38-51B1-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/136392</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1475778</t>
   </si>
@@ -241,90 +241,90 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,DE,ES,GR,HU</t>
   </si>
   <si>
     <t>Coffee In Berlin</t>
   </si>
   <si>
     <t>CA,US</t>
   </si>
   <si>
     <t>A Coffee in Berlin</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Sakra, kluku!</t>
   </si>
   <si>
+    <t>Oh Boy!</t>
+  </si>
+  <si>
+    <t>Enas Kafes sto Verolino</t>
+  </si>
+  <si>
+    <t>Ajme meni</t>
+  </si>
+  <si>
+    <t>Oh Boy: Un caffè a Berlino</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>コーヒーをめぐる冒険</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Oh boy, 24 hrs. en Berlín</t>
+  </si>
+  <si>
+    <t>Oh, Boy!</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Простые сложности Нико Фишера</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>啊！男孩</t>
+  </si>
+  <si>
     <t>Oh Boy - 24 heures à Berlin</t>
-  </si>
-[...37 lines deleted...]
-    <t>啊！男孩</t>
   </si>
   <si>
     <t>Ένας καφές στο Βερολίνο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -644,51 +644,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1954701/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-D439-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A925-331F-C670-4F38-51B1-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/136392" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1475778" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Oh-Boy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1954701" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-D439-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A925-331F-C670-4F38-51B1-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/136392" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1475778" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Oh-Boy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1076,55 +1076,55 @@
         <v>65</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3">
         <v>131</v>
       </c>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3">
         <v>454</v>
       </c>
       <c r="P8" s="3"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9">
         <v>41430</v>
       </c>
       <c r="D9" s="3">
-        <v>67231</v>
+        <v>66593</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
-        <v>63579</v>
+        <v>62941</v>
       </c>
       <c r="G9" s="3">
         <v>1632</v>
       </c>
       <c r="H9" s="3">
         <v>79</v>
       </c>
       <c r="I9" s="3">
         <v>260</v>
       </c>
       <c r="J9" s="3">
         <v>1681</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
@@ -1404,101 +1404,101 @@
         <v>66</v>
       </c>
       <c r="D19" s="3">
         <v>810</v>
       </c>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3">
         <v>810</v>
       </c>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="3">
-        <v>579787</v>
+        <v>579149</v>
       </c>
       <c r="E20" s="3">
         <v>182170</v>
       </c>
       <c r="F20" s="3">
-        <v>335186</v>
+        <v>334548</v>
       </c>
       <c r="G20" s="3">
         <v>44790</v>
       </c>
       <c r="H20" s="3">
         <v>4773</v>
       </c>
       <c r="I20" s="3">
         <v>3164</v>
       </c>
       <c r="J20" s="3">
         <v>2685</v>
       </c>
       <c r="K20" s="3">
         <v>1473</v>
       </c>
       <c r="L20" s="3">
         <v>640</v>
       </c>
       <c r="M20" s="3">
         <v>1420</v>
       </c>
       <c r="N20" s="3">
         <v>1165</v>
       </c>
       <c r="O20" s="3">
         <v>2219</v>
       </c>
       <c r="P20" s="3">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="3">
-        <v>606521</v>
+        <v>605883</v>
       </c>
       <c r="E21" s="3">
         <v>182170</v>
       </c>
       <c r="F21" s="3">
-        <v>361322</v>
+        <v>360684</v>
       </c>
       <c r="G21" s="3">
         <v>44896</v>
       </c>
       <c r="H21" s="3">
         <v>4878</v>
       </c>
       <c r="I21" s="3">
         <v>3164</v>
       </c>
       <c r="J21" s="3">
         <v>2918</v>
       </c>
       <c r="K21" s="3">
         <v>1473</v>
       </c>
       <c r="L21" s="3">
         <v>757</v>
       </c>
       <c r="M21" s="3">
         <v>1420</v>
       </c>
       <c r="N21" s="3">
         <v>1165</v>
       </c>
@@ -1543,123 +1543,123 @@
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>71</v>
       </c>
       <c r="B4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>73</v>
       </c>
       <c r="B5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B9" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">