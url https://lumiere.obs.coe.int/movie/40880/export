--- v1 (2026-04-10)
+++ v2 (2026-06-09)
@@ -229,50 +229,53 @@
   <si>
     <t>Fidalgo</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Aurora Films (PL)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,DE,ES,GR,HU</t>
   </si>
   <si>
     <t>Coffee In Berlin</t>
   </si>
   <si>
+    <t>Ένας καφές στο Βερολίνο</t>
+  </si>
+  <si>
     <t>CA,US</t>
   </si>
   <si>
     <t>A Coffee in Berlin</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Sakra, kluku!</t>
   </si>
   <si>
     <t>Oh Boy!</t>
   </si>
   <si>
     <t>Enas Kafes sto Verolino</t>
   </si>
   <si>
     <t>Ajme meni</t>
   </si>
   <si>
     <t>Oh Boy: Un caffè a Berlino</t>
   </si>
   <si>
     <t>JP</t>
@@ -281,53 +284,50 @@
     <t>コーヒーをめぐる冒険</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Oh boy, 24 hrs. en Berlín</t>
   </si>
   <si>
     <t>Oh, Boy!</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Простые сложности Нико Фишера</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>啊！男孩</t>
   </si>
   <si>
     <t>Oh Boy - 24 heures à Berlin</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ένας καφές στο Βερολίνο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1527,147 +1527,147 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>69</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="B6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="B12" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>