--- v2 (2026-06-09)
+++ v3 (2026-08-05)
@@ -223,50 +223,56 @@
   <si>
     <t>ABC Cinemien</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Fidalgo</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Aurora Films (PL)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>啊！男孩</t>
+  </si>
+  <si>
     <t>AU,DE,ES,GR,HU</t>
   </si>
   <si>
     <t>Coffee In Berlin</t>
   </si>
   <si>
     <t>Ένας καφές στο Βερολίνο</t>
   </si>
   <si>
     <t>CA,US</t>
   </si>
   <si>
     <t>A Coffee in Berlin</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Sakra, kluku!</t>
   </si>
   <si>
     <t>Oh Boy!</t>
   </si>
   <si>
     <t>Enas Kafes sto Verolino</t>
@@ -275,56 +281,50 @@
     <t>Ajme meni</t>
   </si>
   <si>
     <t>Oh Boy: Un caffè a Berlino</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>コーヒーをめぐる冒険</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Oh boy, 24 hrs. en Berlín</t>
   </si>
   <si>
     <t>Oh, Boy!</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Простые сложности Нико Фишера</t>
-  </si>
-[...4 lines deleted...]
-    <t>啊！男孩</t>
   </si>
   <si>
     <t>Oh Boy - 24 heures à Berlin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1517,141 +1517,141 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>69</v>
       </c>
       <c r="B2" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="B5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>74</v>
       </c>
       <c r="B6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="B7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>82</v>
       </c>
       <c r="B12" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="B13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>87</v>
       </c>
       <c r="B15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>