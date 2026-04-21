--- v0 (2025-11-29)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Io e te</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Bernardo Bertolucci</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1801061/</t>
+    <t>https://www.imdb.com/title/tt1801061</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-7493-0000-L-0000-0000-B</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A075-9EF2-3227-BA8D-D151-A</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/137906</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3019887</t>
   </si>
@@ -232,66 +232,66 @@
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Eu e Você</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Moi et toi</t>
   </si>
   <si>
     <t>Ich und Du</t>
   </si>
   <si>
     <t>Tú &amp; yo</t>
   </si>
   <si>
     <t>Tú y yo</t>
   </si>
   <si>
     <t>Moi &amp; toi</t>
   </si>
   <si>
+    <t>Ego ki esy</t>
+  </si>
+  <si>
+    <t>HR,RS</t>
+  </si>
+  <si>
+    <t>Ja i ti</t>
+  </si>
+  <si>
+    <t>Én és te</t>
+  </si>
+  <si>
     <t>GB,IE,SE,US</t>
   </si>
   <si>
     <t>Me and You</t>
-  </si>
-[...10 lines deleted...]
-    <t>Én és te</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>孤独な天使たち</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Aš ir tu</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Meg og deg</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Ja i ty</t>
   </si>
@@ -653,51 +653,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1801061/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-7493-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A075-9EF2-3227-BA8D-D151-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/137906" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3019887" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/me-and-you" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1801061" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-7493-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A075-9EF2-3227-BA8D-D151-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/137906" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3019887" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/me-and-you" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -948,55 +948,55 @@
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>18705</v>
       </c>
       <c r="G5" s="3">
         <v>280</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>41535</v>
       </c>
       <c r="D6" s="3">
-        <v>13259</v>
+        <v>13941</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
-        <v>10208</v>
+        <v>10890</v>
       </c>
       <c r="G6" s="3">
         <v>2539</v>
       </c>
       <c r="H6" s="3">
         <v>224</v>
       </c>
       <c r="I6" s="3">
         <v>26</v>
       </c>
       <c r="J6" s="3"/>
       <c r="K6" s="3">
         <v>262</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7">
@@ -1228,92 +1228,92 @@
       </c>
       <c r="D15" s="3">
         <v>4737</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3">
         <v>4211</v>
       </c>
       <c r="G15" s="3">
         <v>379</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3">
         <v>147</v>
       </c>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="3">
-        <v>379696</v>
+        <v>380378</v>
       </c>
       <c r="E16" s="3">
         <v>288922</v>
       </c>
       <c r="F16" s="3">
-        <v>83473</v>
+        <v>84155</v>
       </c>
       <c r="G16" s="3">
         <v>6063</v>
       </c>
       <c r="H16" s="3">
         <v>608</v>
       </c>
       <c r="I16" s="3">
         <v>96</v>
       </c>
       <c r="J16" s="3">
         <v>29</v>
       </c>
       <c r="K16" s="3">
         <v>347</v>
       </c>
       <c r="L16" s="3">
         <v>107</v>
       </c>
       <c r="M16" s="3">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="3">
-        <v>386485</v>
+        <v>387167</v>
       </c>
       <c r="E17" s="3">
         <v>288922</v>
       </c>
       <c r="F17" s="3">
-        <v>89468</v>
+        <v>90150</v>
       </c>
       <c r="G17" s="3">
         <v>6693</v>
       </c>
       <c r="H17" s="3">
         <v>608</v>
       </c>
       <c r="I17" s="3">
         <v>96</v>
       </c>
       <c r="J17" s="3">
         <v>46</v>
       </c>
       <c r="K17" s="3">
         <v>494</v>
       </c>
       <c r="L17" s="3">
         <v>107</v>
       </c>
       <c r="M17" s="3">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1394,75 +1394,75 @@
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>82</v>
       </c>