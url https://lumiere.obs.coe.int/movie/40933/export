--- v1 (2026-04-21)
+++ v2 (2026-06-04)
@@ -196,66 +196,66 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Leopardo Filmes</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Asociatia Culturala Macondo</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>M3 Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Eu e Você</t>
+  </si>
+  <si>
     <t>Eu Si Tu</t>
   </si>
   <si>
     <t>Ik en Jij</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Аз и ти</t>
-  </si>
-[...4 lines deleted...]
-    <t>Eu e Você</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Moi et toi</t>
   </si>
   <si>
     <t>Ich und Du</t>
   </si>
   <si>
     <t>Tú &amp; yo</t>
   </si>
   <si>
     <t>Tú y yo</t>
   </si>
   <si>
     <t>Moi &amp; toi</t>
   </si>
   <si>
     <t>Ego ki esy</t>
   </si>
   <si>
     <t>HR,RS</t>
   </si>
@@ -1320,70 +1320,70 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>64</v>
       </c>
       <c r="B6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>66</v>
       </c>
       <c r="B7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">