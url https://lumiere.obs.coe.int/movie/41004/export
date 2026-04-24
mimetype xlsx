--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Napoli 24</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Andrea Canova, Vincenzo Cavalli, Mariano Lamberti, Ugo Capolupo, Andrej Longo, Bruno Oliviero, Paolo Sorrentino, Daria D'Antonio, Giovanni Cioni, Federico Mazzi, Roberta Serretiello, Mario Spada, Pietro Marcello, Massimiliano Pacifico, Fabio Mollo, Nicolangelo Gelormini, Guido Lombardi, Gianluca Jodice, Marcello Sannino, Luca Martusciello, Lorenzo Cioffi, Diego Liguori, Gianluca Loffredo, Stefano Martone, Mario F. Martone, Corrado Costetti</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1609150/</t>
+    <t>https://www.imdb.com/title/tt1609150</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-B671-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/22FE-EE59-E27C-E80D-88F9-J</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q16581060</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -464,51 +464,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1609150/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-B671-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/22FE-EE59-E27C-E80D-88F9-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q16581060" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1609150" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-B671-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/22FE-EE59-E27C-E80D-88F9-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q16581060" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>