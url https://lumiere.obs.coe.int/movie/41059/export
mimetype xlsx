--- v0 (2025-12-03)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Post Tenebras Lux</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Carlos Reygadas</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>MX, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1754367/</t>
+    <t>https://www.imdb.com/title/tt1754367</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-621E-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B35D-AF67-F78D-2291-2CDA-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131209</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2705961</t>
   </si>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1754367/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-621E-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B35D-AF67-F78D-2291-2CDA-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131209" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2705961" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/nl/movie/post-tenebras-lux" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1754367" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-621E-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B35D-AF67-F78D-2291-2CDA-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131209" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2705961" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/nl/movie/post-tenebras-lux" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -908,55 +908,55 @@
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3">
         <v>293</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>41402</v>
       </c>
       <c r="D6" s="3">
-        <v>3851</v>
+        <v>3862</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
-        <v>3851</v>
+        <v>3862</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7">
         <v>41355</v>
       </c>
       <c r="D7" s="3">
         <v>7</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
@@ -1206,95 +1206,95 @@
       <c r="D16" s="3">
         <v>1026</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>906</v>
       </c>
       <c r="G16" s="3">
         <v>45</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3">
         <v>75</v>
       </c>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="3">
-        <v>19543</v>
+        <v>19554</v>
       </c>
       <c r="E17" s="3">
         <v>248</v>
       </c>
       <c r="F17" s="3">
-        <v>18443</v>
+        <v>18454</v>
       </c>
       <c r="G17" s="3">
         <v>465</v>
       </c>
       <c r="H17" s="3">
         <v>13</v>
       </c>
       <c r="I17" s="3">
         <v>107</v>
       </c>
       <c r="J17" s="3">
         <v>0</v>
       </c>
       <c r="K17" s="3">
         <v>36</v>
       </c>
       <c r="L17" s="3">
         <v>179</v>
       </c>
       <c r="M17" s="3">
         <v>7</v>
       </c>
       <c r="N17" s="3">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="3">
-        <v>20602</v>
+        <v>20613</v>
       </c>
       <c r="E18" s="3">
         <v>248</v>
       </c>
       <c r="F18" s="3">
-        <v>19366</v>
+        <v>19377</v>
       </c>
       <c r="G18" s="3">
         <v>465</v>
       </c>
       <c r="H18" s="3">
         <v>29</v>
       </c>
       <c r="I18" s="3">
         <v>107</v>
       </c>
       <c r="J18" s="3">
         <v>14</v>
       </c>
       <c r="K18" s="3">
         <v>36</v>
       </c>
       <c r="L18" s="3">
         <v>285</v>
       </c>
       <c r="M18" s="3">
         <v>7</v>
       </c>
       <c r="N18" s="3">
         <v>45</v>
       </c>