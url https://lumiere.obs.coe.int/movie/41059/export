--- v1 (2026-04-25)
+++ v2 (2026-06-06)
@@ -244,60 +244,60 @@
   <si>
     <t>Light After Darkness</t>
   </si>
   <si>
     <t>Lys efter mørke</t>
   </si>
   <si>
     <t>Felhők felett</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>闇のあとの光</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Posle mraka svetlost</t>
   </si>
   <si>
     <t>Karanlıktan Aydınlığa</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>После мрака свет</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Φως μετά το σκοτάδι</t>
-  </si>
-[...4 lines deleted...]
-    <t>После мрака свет</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>