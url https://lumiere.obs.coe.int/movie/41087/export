--- v0 (2025-12-03)
+++ v1 (2026-05-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Kapringen</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Tobias Lindholm</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2216240/</t>
+    <t>https://www.imdb.com/title/tt2216240</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-3A0C-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F5D3-B17D-246B-574A-AE3B-C</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q4657304</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/dk/movie/a-hijacking</t>
   </si>
@@ -677,51 +677,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2216240/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-3A0C-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F5D3-B17D-246B-574A-AE3B-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q4657304" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/a-hijacking" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2216240" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-3A0C-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F5D3-B17D-246B-574A-AE3B-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q4657304" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/a-hijacking" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -960,55 +960,55 @@
       </c>
       <c r="D6" s="3">
         <v>1300</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>1300</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7">
         <v>41465</v>
       </c>
       <c r="D7" s="3">
-        <v>64613</v>
+        <v>71230</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>64441</v>
+        <v>71058</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3">
         <v>172</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8">
         <v>41404</v>
       </c>
       <c r="D8" s="3">
         <v>13</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
@@ -1299,86 +1299,86 @@
         <v>384</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3">
         <v>285</v>
       </c>
       <c r="G20" s="3">
         <v>63</v>
       </c>
       <c r="H20" s="3">
         <v>21</v>
       </c>
       <c r="I20" s="3">
         <v>14</v>
       </c>
       <c r="J20" s="3">
         <v>1</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="3">
-        <v>279351</v>
+        <v>285968</v>
       </c>
       <c r="E21" s="3">
         <v>140107</v>
       </c>
       <c r="F21" s="3">
-        <v>134076</v>
+        <v>140693</v>
       </c>
       <c r="G21" s="3">
         <v>4328</v>
       </c>
       <c r="H21" s="3">
         <v>602</v>
       </c>
       <c r="I21" s="3">
         <v>23</v>
       </c>
       <c r="J21" s="3">
         <v>147</v>
       </c>
       <c r="K21" s="3">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="3">
-        <v>286087</v>
+        <v>292704</v>
       </c>
       <c r="E22" s="3">
         <v>140107</v>
       </c>
       <c r="F22" s="3">
-        <v>140762</v>
+        <v>147379</v>
       </c>
       <c r="G22" s="3">
         <v>4328</v>
       </c>
       <c r="H22" s="3">
         <v>652</v>
       </c>
       <c r="I22" s="3">
         <v>23</v>
       </c>
       <c r="J22" s="3">
         <v>147</v>
       </c>
       <c r="K22" s="3">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>