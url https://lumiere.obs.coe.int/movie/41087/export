--- v1 (2026-05-16)
+++ v2 (2026-06-06)
@@ -208,89 +208,95 @@
   <si>
     <t>Spectator</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Sequestro</t>
+  </si>
+  <si>
     <t>Kaaperdamine</t>
   </si>
   <si>
     <t>Mia peirateia</t>
   </si>
   <si>
     <t>Nolaupīšana</t>
   </si>
   <si>
     <t>Peirateia ston okeano</t>
   </si>
   <si>
     <t>Ugrabitev</t>
   </si>
   <si>
     <t>Únos</t>
   </si>
   <si>
+    <t>Μια πειρατεία</t>
+  </si>
+  <si>
+    <t>Πειρατεία στον ωκεανό</t>
+  </si>
+  <si>
     <t>AR,AU,GB,IE,NZ,SE,US</t>
   </si>
   <si>
     <t>A Hijacking</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>El secuestro</t>
   </si>
   <si>
     <t>Похищението</t>
   </si>
   <si>
-    <t>BR</t>
-[...4 lines deleted...]
-  <si>
     <t>DE</t>
   </si>
   <si>
     <t>Die Kaperung</t>
   </si>
   <si>
     <t>Hijacking - Todesangst ... In der Gewalt von Piraten</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Secuestro</t>
   </si>
   <si>
     <t>Hijacking</t>
   </si>
   <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Otmica</t>
   </si>
   <si>
     <t>Emberrablás</t>
@@ -311,56 +317,50 @@
     <t>Deturnarea</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Kapningen</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Fidye</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Заложники</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>怒海劫运</t>
-  </si>
-[...4 lines deleted...]
-    <t>Πειρατεία στον ωκεανό</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1379,241 +1379,241 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B9" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="B16" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>