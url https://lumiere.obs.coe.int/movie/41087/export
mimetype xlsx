--- v2 (2026-06-06)
+++ v3 (2026-08-06)
@@ -208,93 +208,93 @@
   <si>
     <t>Spectator</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Independenta Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Kaaperdamine</t>
+  </si>
+  <si>
+    <t>Mia peirateia</t>
+  </si>
+  <si>
+    <t>Nolaupīšana</t>
+  </si>
+  <si>
+    <t>Peirateia ston okeano</t>
+  </si>
+  <si>
+    <t>Ugrabitev</t>
+  </si>
+  <si>
+    <t>Únos</t>
+  </si>
+  <si>
+    <t>Μια πειρατεία</t>
+  </si>
+  <si>
+    <t>Πειρατεία στον ωκεανό</t>
+  </si>
+  <si>
+    <t>AR,AU,GB,IE,NZ,SE,US</t>
+  </si>
+  <si>
+    <t>A Hijacking</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>El secuestro</t>
+  </si>
+  <si>
+    <t>Похищението</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sequestro</t>
-  </si>
-[...37 lines deleted...]
-    <t>Похищението</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Die Kaperung</t>
   </si>
   <si>
     <t>Hijacking - Todesangst ... In der Gewalt von Piraten</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Secuestro</t>
   </si>
   <si>
     <t>Hijacking</t>
   </si>
   <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Otmica</t>
   </si>
@@ -1379,129 +1379,129 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>64</v>
-      </c>
-[...9 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
         <v>70</v>
-      </c>
-[...3 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="B11" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>74</v>
       </c>
       <c r="B12" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="B14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>79</v>
       </c>
       <c r="B15" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>79</v>
       </c>
       <c r="B16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>82</v>
       </c>