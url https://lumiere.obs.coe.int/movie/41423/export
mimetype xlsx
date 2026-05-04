--- v1 (2025-12-16)
+++ v2 (2026-05-04)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Collection</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Marcus Dunstan</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1748227/</t>
+    <t>https://www.imdb.com/title/tt1748227</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-6E7F-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6D36-F252-FEA5-3F72-F61D-R</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1954593</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/the-collection</t>
   </si>
@@ -121,114 +121,114 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Kino Swiat</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>beActive Entertainment</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Duka Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,DE,ES,FR,GB,IT,NL,SE,SG,US</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Колекцiонер 2</t>
+  </si>
+  <si>
+    <t>Коллекционер-2</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>Juegos de la muerte</t>
+  </si>
+  <si>
+    <t>AR,MX,VE</t>
+  </si>
+  <si>
+    <t>Juegos de muerte</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Kolleksiyaçi</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Колекцията</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Colecionador de Corpos 2</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>La collection sadique</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>Juegos mortales</t>
+  </si>
+  <si>
     <t>EE</t>
   </si>
   <si>
     <t>Kogu</t>
   </si>
   <si>
     <t>HR,LT</t>
   </si>
   <si>
     <t>Kolekcija</t>
-  </si>
-[...52 lines deleted...]
-    <t>Juegos mortales</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>パーフェクト・トラップ</t>
   </si>
   <si>
     <t>Kolekcjoner</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Zbirka</t>
   </si>
   <si>
     <t>Koleksiyoncu 2</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Коллекционер 2</t>
   </si>
@@ -578,51 +578,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1748227/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6E7F-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6D36-F252-FEA5-3F72-F61D-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1954593" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-collection" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1748227" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6E7F-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6D36-F252-FEA5-3F72-F61D-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1954593" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-collection" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -858,78 +858,78 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" t="s">
-        <v>36</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="B4" t="s">
         <v>38</v>
-      </c>
-[...6 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" t="s">
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
@@ -988,51 +988,51 @@
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">