--- v0 (2025-11-29)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Roseanna's Grave</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Paul Weiland</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0120034/</t>
+    <t>https://www.imdb.com/title/tt0120034</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-5255-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B207-AB11-186C-D39E-992F-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/93125</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1358289</t>
   </si>
@@ -223,54 +223,54 @@
   <si>
     <t>Todo por rossana</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Grób Roseanny</t>
   </si>
   <si>
     <t>O Último Desejo de Roseanna</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Rozanin grob</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Roseanna</t>
   </si>
   <si>
+    <t>Місце на цвинтарі</t>
+  </si>
+  <si>
     <t>For the Love of Roseanna</t>
-  </si>
-[...1 lines deleted...]
-    <t>Місце на цвинтарі</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Место на кладбище</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -593,51 +593,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120034/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-5255-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B207-AB11-186C-D39E-992F-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/93125" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1358289" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/roseannas-grave" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0120034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-5255-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B207-AB11-186C-D39E-992F-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/93125" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1358289" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/roseannas-grave" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -856,54 +856,54 @@
       <c r="F7" s="3">
         <v>51</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="3">
         <v>35100</v>
       </c>
       <c r="E8" s="3">
         <v>35100</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="3">
-        <v>17213</v>
+        <v>17254</v>
       </c>
       <c r="E9" s="3">
-        <v>17213</v>
+        <v>17254</v>
       </c>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="3">
         <v>41109</v>
       </c>
       <c r="E10" s="3">
         <v>41109</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="3">
         <v>4591</v>
@@ -914,74 +914,74 @@
       <c r="F11" s="3">
         <v>304</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="3">
         <v>1728</v>
       </c>
       <c r="E12" s="3">
         <v>1728</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="3">
-        <v>309707</v>
+        <v>309748</v>
       </c>
       <c r="E13" s="3">
-        <v>304434</v>
+        <v>304475</v>
       </c>
       <c r="F13" s="3">
         <v>4819</v>
       </c>
       <c r="G13" s="3">
         <v>368</v>
       </c>
       <c r="H13" s="3">
         <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="3">
-        <v>329266</v>
+        <v>329307</v>
       </c>
       <c r="E14" s="3">
-        <v>323993</v>
+        <v>324034</v>
       </c>
       <c r="F14" s="3">
         <v>4819</v>
       </c>
       <c r="G14" s="3">
         <v>368</v>
       </c>
       <c r="H14" s="3">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
@@ -1111,58 +1111,58 @@
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:2">
+      <c r="A19" t="s">
+        <v>41</v>
+      </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>