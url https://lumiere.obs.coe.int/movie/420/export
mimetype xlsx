--- v1 (2026-01-15)
+++ v2 (2026-05-07)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="95">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Badkonake Sefid</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jafar Panahi</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0112445/</t>
+    <t>https://www.imdb.com/title/tt0112445</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-08F5-0000-L-0000-0000-B</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7314-FB09-C495-7808-4D90-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/89065</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2355570</t>
   </si>
@@ -130,50 +130,53 @@
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
+    <t>2025</t>
+  </si>
+  <si>
     <t>BE</t>
   </si>
   <si>
     <t>Cinéart</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>A Contracorriente Films</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Momentum Pictures</t>
@@ -181,132 +184,132 @@
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Mikado Film</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Bijeli balon</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Bialy balonik</t>
+  </si>
+  <si>
+    <t>Fehér léggömb</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>To aspro baloni</t>
+  </si>
+  <si>
+    <t>AR,CL,ES,MX</t>
+  </si>
+  <si>
+    <t>El globo blanco</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Agh Balon</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Balão Branco</t>
+  </si>
+  <si>
+    <t>CA,GB,US</t>
+  </si>
+  <si>
+    <t>The White Balloon</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>Le ballon blanc</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Der weiße Ballon</t>
+  </si>
+  <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>Den vita ballongen</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Valkoinen ilmapallo</t>
+  </si>
+  <si>
+    <t>A fehér léggömb</t>
+  </si>
+  <si>
+    <t>Il palloncino bianco</t>
+  </si>
+  <si>
     <t>JP</t>
   </si>
   <si>
     <t>白い風船</t>
   </si>
   <si>
     <t>Shiroi Fûsen</t>
-  </si>
-[...73 lines deleted...]
-    <t>Il palloncino bianco</t>
   </si>
   <si>
     <t>De witte ballon</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Den hvite ballongen</t>
   </si>
   <si>
     <t>Biały balonik</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Balonul alb</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Beyaz Balon</t>
   </si>
@@ -656,51 +659,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0112445/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-08F5-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7314-FB09-C495-7808-4D90-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/89065" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2355570" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/au/movie/the-white-balloon" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0112445" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-08F5-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7314-FB09-C495-7808-4D90-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/89065" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2355570" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/au/movie/the-white-balloon" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -766,65 +769,65 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S13"/>
+  <dimension ref="A1:T13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
-    <col min="6" max="19" width="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="20" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -838,690 +841,711 @@
       </c>
       <c r="L1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C2">
         <v>44958</v>
       </c>
       <c r="D2" s="3">
         <v>37</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3">
         <v>37</v>
       </c>
-    </row>
-    <row r="3" spans="1:19">
+      <c r="T2" s="3"/>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C3">
         <v>35545</v>
       </c>
       <c r="D3" s="3">
         <v>2424</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>2289</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3">
         <v>17</v>
       </c>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3">
         <v>118</v>
       </c>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3" s="3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C4">
         <v>35027</v>
       </c>
       <c r="D4" s="3">
         <v>8151</v>
       </c>
       <c r="E4" s="3">
         <v>7699</v>
       </c>
       <c r="F4" s="3">
         <v>272</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3">
         <v>83</v>
       </c>
       <c r="K4" s="3">
         <v>77</v>
       </c>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3">
         <v>20</v>
       </c>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4" s="3"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D5" s="3">
         <v>29433</v>
       </c>
       <c r="E5" s="3">
         <v>27021</v>
       </c>
       <c r="F5" s="3">
         <v>1147</v>
       </c>
       <c r="G5" s="3">
         <v>964</v>
       </c>
       <c r="H5" s="3">
         <v>14</v>
       </c>
       <c r="I5" s="3">
         <v>47</v>
       </c>
       <c r="J5" s="3">
         <v>32</v>
       </c>
       <c r="K5" s="3">
         <v>55</v>
       </c>
       <c r="L5" s="3">
         <v>93</v>
       </c>
       <c r="M5" s="3">
         <v>60</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5" s="3"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C6">
         <v>35062</v>
       </c>
       <c r="D6" s="3">
         <v>44</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3">
         <v>39</v>
       </c>
       <c r="Q6" s="3"/>
       <c r="R6" s="3">
         <v>5</v>
       </c>
       <c r="S6" s="3"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6" s="3"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C7">
         <v>35062</v>
       </c>
       <c r="D7" s="3">
         <v>763</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3">
         <v>763</v>
       </c>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7" s="3"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" s="3">
         <v>5248</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3">
         <v>5248</v>
       </c>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8" s="3"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9">
         <v>35076</v>
       </c>
       <c r="D9" s="3">
-        <v>44008</v>
+        <v>44153</v>
       </c>
       <c r="E9" s="3">
         <v>43440</v>
       </c>
       <c r="F9" s="3">
         <v>234</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3">
         <v>301</v>
       </c>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3">
         <v>20</v>
       </c>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3">
         <v>13</v>
       </c>
       <c r="S9" s="3"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9" s="3">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" s="3">
         <v>5259</v>
       </c>
       <c r="E10" s="3">
         <v>5259</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
-    </row>
-    <row r="11" spans="1:19">
+      <c r="T10" s="3"/>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" s="3">
         <v>1608</v>
       </c>
       <c r="E11" s="3">
         <v>1608</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11" s="3"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" s="3">
-        <v>94551</v>
+        <v>94696</v>
       </c>
       <c r="E12" s="3">
         <v>85027</v>
       </c>
       <c r="F12" s="3">
         <v>1653</v>
       </c>
       <c r="G12" s="3">
         <v>964</v>
       </c>
       <c r="H12" s="3">
         <v>14</v>
       </c>
       <c r="I12" s="3">
         <v>47</v>
       </c>
       <c r="J12" s="3">
         <v>115</v>
       </c>
       <c r="K12" s="3">
         <v>5681</v>
       </c>
       <c r="L12" s="3">
         <v>93</v>
       </c>
       <c r="M12" s="3">
         <v>60</v>
       </c>
       <c r="N12" s="3">
         <v>0</v>
       </c>
       <c r="O12" s="3">
         <v>783</v>
       </c>
       <c r="P12" s="3">
         <v>59</v>
       </c>
       <c r="Q12" s="3">
         <v>0</v>
       </c>
       <c r="R12" s="3">
         <v>18</v>
       </c>
       <c r="S12" s="3">
         <v>37</v>
       </c>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12" s="3">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="3">
-        <v>96975</v>
+        <v>97120</v>
       </c>
       <c r="E13" s="3">
         <v>85027</v>
       </c>
       <c r="F13" s="3">
         <v>3942</v>
       </c>
       <c r="G13" s="3">
         <v>964</v>
       </c>
       <c r="H13" s="3">
         <v>14</v>
       </c>
       <c r="I13" s="3">
         <v>47</v>
       </c>
       <c r="J13" s="3">
         <v>115</v>
       </c>
       <c r="K13" s="3">
         <v>5681</v>
       </c>
       <c r="L13" s="3">
         <v>93</v>
       </c>
       <c r="M13" s="3">
         <v>60</v>
       </c>
       <c r="N13" s="3">
         <v>17</v>
       </c>
       <c r="O13" s="3">
         <v>783</v>
       </c>
       <c r="P13" s="3">
         <v>59</v>
       </c>
       <c r="Q13" s="3">
         <v>118</v>
       </c>
       <c r="R13" s="3">
         <v>18</v>
       </c>
       <c r="S13" s="3">
         <v>37</v>
+      </c>
+      <c r="T13" s="3">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>58</v>
+      </c>
       <c r="B4" t="s">
-        <v>1</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>61</v>
       </c>
       <c r="B25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>