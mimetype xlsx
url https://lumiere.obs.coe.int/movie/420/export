--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -184,117 +184,117 @@
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Mikado Film</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Bialy balonik</t>
+  </si>
+  <si>
+    <t>Fehér léggömb</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>To aspro baloni</t>
+  </si>
+  <si>
+    <t>AR,CL,ES,MX</t>
+  </si>
+  <si>
+    <t>El globo blanco</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Agh Balon</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Balão Branco</t>
+  </si>
+  <si>
+    <t>CA,GB,US</t>
+  </si>
+  <si>
+    <t>The White Balloon</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>Le ballon blanc</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Der weiße Ballon</t>
+  </si>
+  <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>Den vita ballongen</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Valkoinen ilmapallo</t>
+  </si>
+  <si>
     <t>HR</t>
   </si>
   <si>
     <t>Bijeli balon</t>
-  </si>
-[...61 lines deleted...]
-    <t>Valkoinen ilmapallo</t>
   </si>
   <si>
     <t>A fehér léggömb</t>
   </si>
   <si>
     <t>Il palloncino bianco</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>白い風船</t>
   </si>
   <si>
     <t>Shiroi Fûsen</t>
   </si>
   <si>
     <t>De witte ballon</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Den hvite ballongen</t>
   </si>
@@ -1319,71 +1319,71 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
+      <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
         <v>56</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>58</v>
       </c>
-      <c r="B4" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>59</v>
       </c>
-    </row>
-    <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>61</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>63</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>65</v>
       </c>
       <c r="B8" t="s">
@@ -1466,83 +1466,83 @@
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>92</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B25" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>