--- v0 (2026-01-12)
+++ v1 (2026-04-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>An American Werewolf in Paris</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Anthony Waller</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, LU, FR, NL</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0118604/</t>
+    <t>https://www.imdb.com/title/tt0118604</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-24E3-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6C54-57B6-5AA9-4869-6070-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/94346</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q467283</t>
   </si>
@@ -620,51 +620,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0118604/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-24E3-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6C54-57B6-5AA9-4869-6070-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94346" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q467283" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/an-american-werewolf-in-paris" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0118604" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-24E3-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6C54-57B6-5AA9-4869-6070-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/94346" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q467283" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/an-american-werewolf-in-paris" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -854,55 +854,55 @@
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="3">
         <v>405872</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>405872</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="3">
-        <v>263188</v>
+        <v>263388</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>263188</v>
+        <v>263388</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8">
         <v>40116</v>
       </c>
       <c r="D8" s="3">
         <v>266184</v>
       </c>
       <c r="E8" s="3">
         <v>257857</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3">
         <v>8327</v>
@@ -990,80 +990,80 @@
         <v>1032</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="3">
         <v>452155</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>452155</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="3">
-        <v>1621292</v>
+        <v>1621492</v>
       </c>
       <c r="E15" s="3">
         <v>257857</v>
       </c>
       <c r="F15" s="3">
-        <v>1354076</v>
+        <v>1354276</v>
       </c>
       <c r="G15" s="3">
         <v>1032</v>
       </c>
       <c r="H15" s="3">
         <v>8327</v>
       </c>
       <c r="I15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="3">
-        <v>1621310</v>
+        <v>1621510</v>
       </c>
       <c r="E16" s="3">
         <v>257857</v>
       </c>
       <c r="F16" s="3">
-        <v>1354076</v>
+        <v>1354276</v>
       </c>
       <c r="G16" s="3">
         <v>1032</v>
       </c>
       <c r="H16" s="3">
         <v>8327</v>
       </c>
       <c r="I16" s="3">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>