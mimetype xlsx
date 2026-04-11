--- v0 (2025-11-20)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Reef</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Andrew Traucki</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1320291/</t>
+    <t>https://www.imdb.com/title/tt1320291</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-79F9-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/65D3-8EDC-ED09-AD7D-1A25-2</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1632707</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/au/movie/the-reef</t>
   </si>
@@ -575,51 +575,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1320291/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-79F9-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/65D3-8EDC-ED09-AD7D-1A25-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1632707" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/au/movie/the-reef" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1320291" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-79F9-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/65D3-8EDC-ED09-AD7D-1A25-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1632707" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/au/movie/the-reef" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>