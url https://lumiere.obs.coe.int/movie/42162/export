--- v1 (2026-04-11)
+++ v2 (2026-06-13)
@@ -187,57 +187,57 @@
   <si>
     <t>Pesadilla en mar abierto</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Rafa</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Reciful</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Greben</t>
   </si>
   <si>
     <t>Dehşetin Dişleri</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Открытое море: Новые жертвы</t>
+  </si>
+  <si>
     <t>Βαθιά άγρια νερά</t>
-  </si>
-[...4 lines deleted...]
-    <t>Открытое море: Новые жертвы</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>大堡礁惊魂</t>
   </si>
   <si>
     <t>赤い珊瑚礁 オープン・ウォーター</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>The Reef - Schwimm um dein Leben</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>The Reef: Perigo em Alto Mar</t>
   </si>
 </sst>
 </file>
 
@@ -905,59 +905,59 @@
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="B19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>60</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>63</v>
       </c>