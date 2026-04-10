--- v0 (2025-12-27)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Riddick</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Twohy</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1411250/</t>
+    <t>https://www.imdb.com/title/tt1411250</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-A99F-0000-W-0000-0000-F</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0B4A-A35A-DD8B-5154-DFA0-I</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/132904</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1960913</t>
   </si>
@@ -710,51 +710,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1411250/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-A99F-0000-W-0000-0000-F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0B4A-A35A-DD8B-5154-DFA0-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/132904" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1960913" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/riddick" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1411250" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-A99F-0000-W-0000-0000-F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0B4A-A35A-DD8B-5154-DFA0-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/132904" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1960913" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/riddick" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>