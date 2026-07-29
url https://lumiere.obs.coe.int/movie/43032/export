--- v1 (2026-04-10)
+++ v2 (2026-07-29)
@@ -238,78 +238,78 @@
   <si>
     <t>Noble Entertainment</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Magic Box</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Chantier Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Ридик</t>
+  </si>
+  <si>
     <t>AR,AU,CA,CZ,DK,EE,ES,FI,FR,GB,GR,HK,HU,IT,PL,RO,SE,SG,SK,US</t>
   </si>
   <si>
     <t>Riddick: Vladar Teme</t>
   </si>
   <si>
     <t>Ridik: Vladar tame</t>
   </si>
   <si>
     <t>Rydiko kronikos. Sugrizimas</t>
   </si>
   <si>
     <t>Rydiko kronikos. Sugrįžimas</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Рiддiк</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>La batalla de Riddick: Dead Man Stalking</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ридик</t>
   </si>
   <si>
     <t>BR,TR</t>
   </si>
   <si>
     <t>Riddick 3</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Les Chroniques de Riddick: Domptez les Ténèbres</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Riddick - sobrevivir es su leyenda</t>
   </si>
   <si>
     <t>Riddick - sobrevivir es su venganza</t>
   </si>
   <si>
     <t>Riddick - Überleben ist seine Rache</t>
   </si>
@@ -1363,98 +1363,98 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="56.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" t="s">
         <v>74</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:2">
+      <c r="A6" t="s">
+        <v>54</v>
+      </c>
       <c r="B6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" t="s">
+      <c r="B7" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="B9" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>84</v>
       </c>
       <c r="B10" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>86</v>
       </c>
       <c r="B11" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>88</v>
       </c>
@@ -1535,51 +1535,51 @@
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>61</v>
       </c>
       <c r="B22" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>110</v>
       </c>