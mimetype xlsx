--- v0 (2025-11-13)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Red 2</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Dean Parisot</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1821694/</t>
+    <t>https://www.imdb.com/title/tt1821694</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-9AE4-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/40DD-C310-41F2-24F8-1DC3-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/137447</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q903930</t>
   </si>
@@ -232,108 +232,108 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Bontonfilm/Tatra Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Tiglon</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>RED Ritânzu</t>
+  </si>
+  <si>
     <t>CZ,IT,NL,SE</t>
   </si>
   <si>
     <t>R.E.D. 2 (Retired Extremely Dangerous)</t>
   </si>
   <si>
     <t>Бсп 2</t>
   </si>
   <si>
     <t>AR,AU,BE,CA,CL,ES,FI,FR,GB,GR,SG,SK,US</t>
   </si>
   <si>
     <t>RED 2</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Qirmizi 2</t>
   </si>
   <si>
     <t>БСП - Бесни Страшни Пенсии 2</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>RED 2: Aposentados e Ainda Mais Perigosos</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>R.E.D. 2</t>
   </si>
   <si>
     <t>R.E.D. 2 - Noch Älter. Härter. Besser.</t>
   </si>
   <si>
     <t>RED: Eriti ohtlikud agendid 2</t>
   </si>
   <si>
     <t>RED 2: Umirovljeni, naoružani i iznimno opasni</t>
   </si>
   <si>
     <t>RED 2.</t>
   </si>
   <si>
-    <t>JP</t>
-[...1 lines deleted...]
-  <si>
     <t>RED Returns</t>
   </si>
   <si>
     <t>REDリターンズ</t>
-  </si>
-[...1 lines deleted...]
-    <t>RED Ritânzu</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>RED: The Legend</t>
   </si>
   <si>
     <t>Rizikinga Erzinti Diedukus 2</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>RED aģenti 2</t>
   </si>
   <si>
     <t>Red 2: Ainda Mais Perigosos</t>
   </si>
   <si>
     <t>Greu de pensionat 2</t>
   </si>
   <si>
     <t>RS</t>
   </si>
@@ -698,51 +698,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1821694/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-9AE4-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/40DD-C310-41F2-24F8-1DC3-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/137447" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q903930" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/red-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1821694" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-9AE4-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/40DD-C310-41F2-24F8-1DC3-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/137447" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q903930" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/red-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1411,154 +1411,154 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>72</v>
       </c>
       <c r="B2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>77</v>
       </c>
       <c r="B6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="B7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>82</v>
       </c>
       <c r="B9" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>92</v>
       </c>
       <c r="B17" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>54</v>
       </c>
       <c r="B18" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>95</v>
       </c>