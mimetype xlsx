--- v1 (2026-04-23)
+++ v2 (2026-06-02)
@@ -232,108 +232,108 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Bontonfilm/Tatra Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Tiglon</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CZ,IT,NL,SE</t>
+  </si>
+  <si>
+    <t>R.E.D. 2 (Retired Extremely Dangerous)</t>
+  </si>
+  <si>
+    <t>Бсп 2</t>
+  </si>
+  <si>
+    <t>AR,AU,BE,CA,CL,ES,FI,FR,GB,GR,SG,SK,US</t>
+  </si>
+  <si>
+    <t>RED 2</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Qirmizi 2</t>
+  </si>
+  <si>
+    <t>БСП - Бесни Страшни Пенсии 2</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>RED 2: Aposentados e Ainda Mais Perigosos</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>R.E.D. 2</t>
+  </si>
+  <si>
+    <t>R.E.D. 2 - Noch Älter. Härter. Besser.</t>
+  </si>
+  <si>
+    <t>RED: Eriti ohtlikud agendid 2</t>
+  </si>
+  <si>
+    <t>RED 2: Umirovljeni, naoružani i iznimno opasni</t>
+  </si>
+  <si>
+    <t>RED 2.</t>
+  </si>
+  <si>
     <t>JP</t>
   </si>
   <si>
+    <t>RED Returns</t>
+  </si>
+  <si>
+    <t>REDリターンズ</t>
+  </si>
+  <si>
     <t>RED Ritânzu</t>
-  </si>
-[...52 lines deleted...]
-    <t>REDリターンズ</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>RED: The Legend</t>
   </si>
   <si>
     <t>Rizikinga Erzinti Diedukus 2</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>RED aģenti 2</t>
   </si>
   <si>
     <t>Red 2: Ainda Mais Perigosos</t>
   </si>
   <si>
     <t>Greu de pensionat 2</t>
   </si>
   <si>
     <t>RS</t>
   </si>
@@ -1411,154 +1411,154 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>72</v>
       </c>
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>73</v>
-      </c>
-[...6 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>77</v>
       </c>
       <c r="B6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="B8" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>82</v>
       </c>
       <c r="B9" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="B14" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="B15" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="B16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>92</v>
       </c>
       <c r="B17" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>54</v>
       </c>
       <c r="B18" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>95</v>
       </c>