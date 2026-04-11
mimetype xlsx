--- v0 (2025-11-20)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Trance</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Danny Boyle</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1924429/</t>
+    <t>https://www.imdb.com/title/tt1924429</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-783D-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CD91-E966-44E3-A73A-D2AD-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/133660</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q502374</t>
   </si>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1924429/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-783D-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CD91-E966-44E3-A73A-D2AD-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/133660" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q502374" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/trance" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1924429" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-783D-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CD91-E966-44E3-A73A-D2AD-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/133660" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q502374" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/trance" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -934,54 +934,54 @@
       <c r="D7" s="3">
         <v>128383</v>
       </c>
       <c r="E7" s="3">
         <v>128224</v>
       </c>
       <c r="F7" s="3">
         <v>71</v>
       </c>
       <c r="G7" s="3">
         <v>88</v>
       </c>
       <c r="H7" s="3"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8">
         <v>41402</v>
       </c>
       <c r="D8" s="3">
-        <v>224196</v>
+        <v>223645</v>
       </c>
       <c r="E8" s="3">
-        <v>224196</v>
+        <v>223645</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9">
         <v>41362</v>
       </c>
       <c r="D9" s="3">
         <v>41</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3">
         <v>41</v>
       </c>
     </row>
@@ -1222,74 +1222,74 @@
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22">
         <v>41439</v>
       </c>
       <c r="D22" s="3">
         <v>14765</v>
       </c>
       <c r="E22" s="3">
         <v>14765</v>
       </c>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="3">
-        <v>1304029</v>
+        <v>1303478</v>
       </c>
       <c r="E23" s="3">
-        <v>1303231</v>
+        <v>1302680</v>
       </c>
       <c r="F23" s="3">
         <v>653</v>
       </c>
       <c r="G23" s="3">
         <v>102</v>
       </c>
       <c r="H23" s="3">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="3">
-        <v>1334032</v>
+        <v>1333481</v>
       </c>
       <c r="E24" s="3">
-        <v>1333234</v>
+        <v>1332683</v>
       </c>
       <c r="F24" s="3">
         <v>653</v>
       </c>
       <c r="G24" s="3">
         <v>102</v>
       </c>
       <c r="H24" s="3">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.140625" bestFit="1" customWidth="1"/>