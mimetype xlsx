--- v0 (2025-11-14)
+++ v1 (2026-04-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Jimmy P.</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Arnaud Desplechin</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2210834/</t>
+    <t>https://www.imdb.com/title/tt2210834</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-CB8B-0000-L-0000-0000-B</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C212-F2CA-0505-AF13-64EE-N</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/133671</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3179108</t>
   </si>
@@ -223,66 +223,66 @@
   <si>
     <t>Jimmy P. - Psychotherapie eines Indianers</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Jimmy P. Psychotherapy of a Plains Indian</t>
   </si>
   <si>
     <t>Jimmy P: Psychotherapy of a Plains Indian</t>
   </si>
   <si>
     <t>Jimmy P: Realidade e Sonho</t>
   </si>
   <si>
     <t>Psychotherapy of a Plains Indian</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Terapia Intensiva</t>
   </si>
   <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Джими Пи: Психотерапия на индианец от прерията</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Джимми Пикард</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Τζίμι Π.: Η Ψυχοθεραπεία ενός Ινδιάνου των Πεδιάδων</t>
-  </si>
-[...10 lines deleted...]
-    <t>Джимми Пикард</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2210834/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-CB8B-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C212-F2CA-0505-AF13-64EE-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/133671" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3179108" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/jimmy-p" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2210834" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-CB8B-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C212-F2CA-0505-AF13-64EE-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/133671" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3179108" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/jimmy-p" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -864,54 +864,54 @@
       <c r="D5" s="3">
         <v>803</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>741</v>
       </c>
       <c r="G5" s="3">
         <v>62</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6">
         <v>41528</v>
       </c>
       <c r="D6" s="3">
-        <v>267776</v>
+        <v>268096</v>
       </c>
       <c r="E6" s="3">
-        <v>264593</v>
+        <v>264913</v>
       </c>
       <c r="F6" s="3">
         <v>2408</v>
       </c>
       <c r="G6" s="3">
         <v>607</v>
       </c>
       <c r="H6" s="3">
         <v>168</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7">
         <v>41718</v>
       </c>
       <c r="D7" s="3">
         <v>1824</v>
@@ -1072,80 +1072,80 @@
       </c>
       <c r="C14">
         <v>41761</v>
       </c>
       <c r="D14" s="3">
         <v>2488</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>2055</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3">
         <v>100</v>
       </c>
       <c r="I14" s="3">
         <v>333</v>
       </c>
       <c r="J14" s="3"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="3">
-        <v>290611</v>
+        <v>290931</v>
       </c>
       <c r="E15" s="3">
-        <v>281793</v>
+        <v>282113</v>
       </c>
       <c r="F15" s="3">
         <v>7624</v>
       </c>
       <c r="G15" s="3">
         <v>981</v>
       </c>
       <c r="H15" s="3">
         <v>210</v>
       </c>
       <c r="I15" s="3">
         <v>0</v>
       </c>
       <c r="J15" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="3">
-        <v>293107</v>
+        <v>293427</v>
       </c>
       <c r="E16" s="3">
-        <v>281801</v>
+        <v>282121</v>
       </c>
       <c r="F16" s="3">
         <v>9679</v>
       </c>
       <c r="G16" s="3">
         <v>981</v>
       </c>
       <c r="H16" s="3">
         <v>310</v>
       </c>
       <c r="I16" s="3">
         <v>333</v>
       </c>
       <c r="J16" s="3">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>