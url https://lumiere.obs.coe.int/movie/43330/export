--- v0 (2025-11-23)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Die andere Heimat: Chronik einer Sehnsucht</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Edgar Reitz</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1998204/</t>
+    <t>https://www.imdb.com/title/tt1998204</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-C368-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5316-E7F0-4243-27B4-7F63-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131410</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q14759456</t>
   </si>
@@ -199,102 +199,102 @@
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Leopardo Filmes</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TriArt Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>En fortælling om længsel</t>
+  </si>
+  <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>Det andra Heimat</t>
   </si>
   <si>
     <t>CA,GB,IE,US</t>
   </si>
   <si>
     <t>Home from Home: Chronicle of a Vision</t>
   </si>
   <si>
     <t>L'altra Heimat - Cronaca di un sogno</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Kotiseutu - kaipauksen vuodet</t>
   </si>
   <si>
     <t>Heimat: Chronique d'un rêve</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Otra Heimat - Crónica de una visión</t>
   </si>
   <si>
     <t>Die andere Heimat</t>
   </si>
   <si>
     <t>Die Andere Heimat - Chronik einer Sehnsucht</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A másik haza</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Druga ojczyzna - kronika tęsknoty</t>
   </si>
   <si>
     <t>Heimat - Crónica de Uma Nostalgia</t>
-  </si>
-[...1 lines deleted...]
-    <t>En fortælling om længsel</t>
   </si>
   <si>
     <t>Die andere Heimat - En fortælling om længsel</t>
   </si>
   <si>
     <t>Heimat: La otra tierra</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Путешествие с родины на родину</t>
   </si>
   <si>
     <t>Heimat: Chronique d'un rêve - L'exode</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Druhý domov - kronika touhy</t>
   </si>
 </sst>
 </file>
 
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1998204/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-C368-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5316-E7F0-4243-27B4-7F63-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131410" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q14759456" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Die-andere-Heimat-Chronik-einer-Sehnsucht" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1998204" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-C368-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5316-E7F0-4243-27B4-7F63-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131410" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q14759456" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Die-andere-Heimat-Chronik-einer-Sehnsucht" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1009,54 +1009,54 @@
       <c r="G7" s="3">
         <v>3177</v>
       </c>
       <c r="H7" s="3">
         <v>37</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8">
         <v>41570</v>
       </c>
       <c r="D8" s="3">
-        <v>150677</v>
+        <v>149865</v>
       </c>
       <c r="E8" s="3">
-        <v>123281</v>
+        <v>122469</v>
       </c>
       <c r="F8" s="3">
         <v>26805</v>
       </c>
       <c r="G8" s="3">
         <v>591</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9">
         <v>42111</v>
@@ -1229,95 +1229,95 @@
       </c>
       <c r="D15" s="3">
         <v>8612</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3">
         <v>8591</v>
       </c>
       <c r="G15" s="3">
         <v>21</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="3">
-        <v>322608</v>
+        <v>321796</v>
       </c>
       <c r="E16" s="3">
-        <v>231062</v>
+        <v>230250</v>
       </c>
       <c r="F16" s="3">
         <v>81720</v>
       </c>
       <c r="G16" s="3">
         <v>9070</v>
       </c>
       <c r="H16" s="3">
         <v>322</v>
       </c>
       <c r="I16" s="3">
         <v>77</v>
       </c>
       <c r="J16" s="3">
         <v>140</v>
       </c>
       <c r="K16" s="3">
         <v>159</v>
       </c>
       <c r="L16" s="3">
         <v>11</v>
       </c>
       <c r="M16" s="3">
         <v>27</v>
       </c>
       <c r="N16" s="3">
         <v>20</v>
       </c>
       <c r="O16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="3">
-        <v>324597</v>
+        <v>323785</v>
       </c>
       <c r="E17" s="3">
-        <v>231062</v>
+        <v>230250</v>
       </c>
       <c r="F17" s="3">
         <v>83457</v>
       </c>
       <c r="G17" s="3">
         <v>9256</v>
       </c>
       <c r="H17" s="3">
         <v>351</v>
       </c>
       <c r="I17" s="3">
         <v>77</v>
       </c>
       <c r="J17" s="3">
         <v>140</v>
       </c>
       <c r="K17" s="3">
         <v>159</v>
       </c>
       <c r="L17" s="3">
         <v>11</v>
       </c>
       <c r="M17" s="3">
         <v>27</v>
       </c>
@@ -1332,145 +1332,145 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="B8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:2">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
       <c r="B13" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>