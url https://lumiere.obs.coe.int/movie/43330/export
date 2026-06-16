--- v1 (2026-04-08)
+++ v2 (2026-06-16)
@@ -199,102 +199,102 @@
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Leopardo Filmes</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TriArt Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>Det andra Heimat</t>
+  </si>
+  <si>
+    <t>CA,GB,IE,US</t>
+  </si>
+  <si>
+    <t>Home from Home: Chronicle of a Vision</t>
+  </si>
+  <si>
+    <t>L'altra Heimat - Cronaca di un sogno</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Kotiseutu - kaipauksen vuodet</t>
+  </si>
+  <si>
+    <t>Heimat: Chronique d'un rêve</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Otra Heimat - Crónica de una visión</t>
+  </si>
+  <si>
+    <t>Die andere Heimat</t>
+  </si>
+  <si>
+    <t>Die Andere Heimat - Chronik einer Sehnsucht</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A másik haza</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Druga ojczyzna - kronika tęsknoty</t>
+  </si>
+  <si>
+    <t>Heimat - Crónica de Uma Nostalgia</t>
+  </si>
+  <si>
     <t>En fortælling om længsel</t>
-  </si>
-[...49 lines deleted...]
-    <t>Heimat - Crónica de Uma Nostalgia</t>
   </si>
   <si>
     <t>Die andere Heimat - En fortælling om længsel</t>
   </si>
   <si>
     <t>Heimat: La otra tierra</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Путешествие с родины на родину</t>
   </si>
   <si>
     <t>Heimat: Chronique d'un rêve - L'exode</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Druhý domov - kronika touhy</t>
   </si>
 </sst>
 </file>
 
@@ -1332,145 +1332,145 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>61</v>
+      </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B13" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>