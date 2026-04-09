--- v0 (2025-12-05)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Selfish Giant</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Clio Barnard</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2304426/</t>
+    <t>https://www.imdb.com/title/tt2304426</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-91C3-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7387-01C0-E6DD-292E-E9E2-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/138466</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q13380361</t>
   </si>
@@ -608,51 +608,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2304426/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-91C3-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7387-01C0-E6DD-292E-E9E2-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/138466" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q13380361" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-selfish-giant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2304426" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-91C3-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7387-01C0-E6DD-292E-E9E2-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/138466" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q13380361" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-selfish-giant" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -728,51 +728,52 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="6" width="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="13" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
@@ -840,54 +841,54 @@
         <v>1446</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>1446</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4">
         <v>41626</v>
       </c>
       <c r="D4" s="3">
-        <v>155310</v>
+        <v>132292</v>
       </c>
       <c r="E4" s="3">
-        <v>58611</v>
+        <v>35593</v>
       </c>
       <c r="F4" s="3">
         <v>94138</v>
       </c>
       <c r="G4" s="3">
         <v>2561</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5">
         <v>41572</v>
       </c>
       <c r="D5" s="3">
@@ -1064,89 +1065,89 @@
       <c r="C11">
         <v>41726</v>
       </c>
       <c r="D11" s="3">
         <v>13365</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>13318</v>
       </c>
       <c r="G11" s="3">
         <v>47</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="3">
-        <v>279193</v>
+        <v>256175</v>
       </c>
       <c r="E12" s="3">
-        <v>106072</v>
+        <v>83054</v>
       </c>
       <c r="F12" s="3">
         <v>163842</v>
       </c>
       <c r="G12" s="3">
         <v>8404</v>
       </c>
       <c r="H12" s="3">
         <v>624</v>
       </c>
       <c r="I12" s="3">
         <v>61</v>
       </c>
       <c r="J12" s="3">
         <v>80</v>
       </c>
       <c r="K12" s="3">
         <v>42</v>
       </c>
       <c r="L12" s="3">
         <v>24</v>
       </c>
       <c r="M12" s="3">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="3">
-        <v>281442</v>
+        <v>258424</v>
       </c>
       <c r="E13" s="3">
-        <v>106370</v>
+        <v>83352</v>
       </c>
       <c r="F13" s="3">
         <v>165793</v>
       </c>
       <c r="G13" s="3">
         <v>8404</v>
       </c>
       <c r="H13" s="3">
         <v>624</v>
       </c>
       <c r="I13" s="3">
         <v>61</v>
       </c>
       <c r="J13" s="3">
         <v>80</v>
       </c>
       <c r="K13" s="3">
         <v>42</v>
       </c>
       <c r="L13" s="3">
         <v>24</v>
       </c>
       <c r="M13" s="3">
         <v>44</v>
       </c>