--- v1 (2026-04-09)
+++ v2 (2026-06-08)
@@ -229,57 +229,57 @@
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Il gigante egoista</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>El gigante egoista</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Olbrzym-samolub</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bencil Dev</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Великан-эгоист</t>
+  </si>
+  <si>
     <t>Ο εγωιστής γίγαντας</t>
-  </si>
-[...4 lines deleted...]
-    <t>Великан-эгоист</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>自私的巨人</t>
   </si>
   <si>
     <t>The Selfish Giant - Il gigante egoista</t>
   </si>
   <si>
     <t>The Selfish Giant - En himmel av kobber</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1247,59 +1247,59 @@
       <c r="A11" t="s">
         <v>65</v>
       </c>
       <c r="B11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>44</v>
       </c>