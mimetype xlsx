--- v0 (2025-11-15)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Gold</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Thomas Arslan</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2338846/</t>
+    <t>https://www.imdb.com/title/tt2338846</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-4DAF-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B417-08D6-E1AA-2B50-8649-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/136944</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q4200793</t>
   </si>
@@ -151,66 +151,66 @@
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>Wildcard Distribution</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Leopardo Filmes</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Guld</t>
+  </si>
+  <si>
     <t>DE,FR,GB,US</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Zloto</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Злато</t>
-  </si>
-[...1 lines deleted...]
-    <t>Guld</t>
   </si>
   <si>
     <t>Złoto</t>
   </si>
   <si>
     <t>Ouro</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Zlato</t>
   </si>
   <si>
     <t>RU,UA</t>
   </si>
   <si>
     <t>Золото</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -545,51 +545,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2338846/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4DAF-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B417-08D6-E1AA-2B50-8649-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/136944" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q4200793" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/gold" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2338846" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4DAF-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B417-08D6-E1AA-2B50-8649-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/136944" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q4200793" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/gold" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -780,54 +780,54 @@
       <c r="D3" s="3">
         <v>317</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>317</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4">
         <v>41479</v>
       </c>
       <c r="D4" s="3">
-        <v>42375</v>
+        <v>43438</v>
       </c>
       <c r="E4" s="3">
-        <v>39447</v>
+        <v>40510</v>
       </c>
       <c r="F4" s="3">
         <v>2724</v>
       </c>
       <c r="G4" s="3">
         <v>204</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5">
         <v>41922</v>
       </c>
       <c r="D5" s="3">
         <v>2188</v>
@@ -876,169 +876,169 @@
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>41585</v>
       </c>
       <c r="D7" s="3">
         <v>612</v>
       </c>
       <c r="E7" s="3">
         <v>612</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="3">
-        <v>85568</v>
+        <v>86631</v>
       </c>
       <c r="E8" s="3">
-        <v>57155</v>
+        <v>58218</v>
       </c>
       <c r="F8" s="3">
         <v>5662</v>
       </c>
       <c r="G8" s="3">
         <v>255</v>
       </c>
       <c r="H8" s="3">
         <v>32</v>
       </c>
       <c r="I8" s="3">
         <v>22282</v>
       </c>
       <c r="J8" s="3">
         <v>26</v>
       </c>
       <c r="K8" s="3">
         <v>98</v>
       </c>
       <c r="L8" s="3">
         <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="3">
-        <v>85568</v>
+        <v>86631</v>
       </c>
       <c r="E9" s="3">
-        <v>57155</v>
+        <v>58218</v>
       </c>
       <c r="F9" s="3">
         <v>5662</v>
       </c>
       <c r="G9" s="3">
         <v>255</v>
       </c>
       <c r="H9" s="3">
         <v>32</v>
       </c>
       <c r="I9" s="3">
         <v>22282</v>
       </c>
       <c r="J9" s="3">
         <v>26</v>
       </c>
       <c r="K9" s="3">
         <v>98</v>
       </c>
       <c r="L9" s="3">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>55</v>
       </c>