--- v1 (2026-04-10)
+++ v2 (2026-06-11)
@@ -151,66 +151,66 @@
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>Wildcard Distribution</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Leopardo Filmes</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>DE,FR,GB,US</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Zloto</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Злато</t>
+  </si>
+  <si>
     <t>Guld</t>
-  </si>
-[...13 lines deleted...]
-    <t>Злато</t>
   </si>
   <si>
     <t>Złoto</t>
   </si>
   <si>
     <t>Ouro</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Zlato</t>
   </si>
   <si>
     <t>RU,UA</t>
   </si>
   <si>
     <t>Золото</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -962,83 +962,83 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>55</v>
       </c>