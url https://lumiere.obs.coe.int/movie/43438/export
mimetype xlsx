--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Mon Dieu, comment suis-je tombée si bas?</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Luigi Comencini</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0071844/</t>
+    <t>https://www.imdb.com/title/tt0071844</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-07AD-0000-N-0000-0000-5</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D954-C21C-07DE-3C58-A98A-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/44539</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1144080</t>
   </si>
@@ -112,81 +112,81 @@
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>AS Films - Interpeninsular Films</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Les Acacias</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AR,CL,PE,VE</t>
+  </si>
+  <si>
+    <t>Pecado a la italiana</t>
+  </si>
+  <si>
     <t>Den skønne uskyld</t>
   </si>
   <si>
     <t>¡Dios mío, como he caído tan bajo!</t>
   </si>
   <si>
     <t>¡Dios mio, qué pecado!</t>
   </si>
   <si>
     <t>¡Dios mío, qué pecado!</t>
   </si>
   <si>
     <t>How Long Can You Fall?</t>
   </si>
   <si>
     <t>Meu Deus, ao Que Eu Cheguei</t>
   </si>
   <si>
     <t>Mio Dio, come sono caduta in basso!</t>
   </si>
   <si>
     <t>Mój Boze, jak ja nisko upadlam!</t>
   </si>
   <si>
     <t>Pecado à Italiana</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pecado a la italiana</t>
   </si>
   <si>
     <t>Reikä yöpaidassa</t>
   </si>
   <si>
     <t>Thee mou, poso hamila epesa!</t>
   </si>
   <si>
     <t>Till Marriage Do Us Part</t>
   </si>
   <si>
     <t>Trágica Decadência</t>
   </si>
   <si>
     <t>Wie tief bin ich gesunken</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -518,51 +518,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0071844/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-07AD-0000-N-0000-0000-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D954-C21C-07DE-3C58-A98A-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/44539" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1144080" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/till-marriage-do-us-part" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0071844" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-07AD-0000-N-0000-0000-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D954-C21C-07DE-3C58-A98A-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/44539" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1144080" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/till-marriage-do-us-part" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -765,106 +765,106 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>32</v>
+      </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
-        <v>32</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" t="s">
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
         <v>6</v>
       </c>
-      <c r="B9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:2">
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="2:2">