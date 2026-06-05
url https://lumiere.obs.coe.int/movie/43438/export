--- v1 (2026-04-08)
+++ v2 (2026-06-05)
@@ -112,81 +112,81 @@
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>AS Films - Interpeninsular Films</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Les Acacias</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Den skønne uskyld</t>
+  </si>
+  <si>
+    <t>¡Dios mío, como he caído tan bajo!</t>
+  </si>
+  <si>
+    <t>¡Dios mio, qué pecado!</t>
+  </si>
+  <si>
+    <t>¡Dios mío, qué pecado!</t>
+  </si>
+  <si>
+    <t>How Long Can You Fall?</t>
+  </si>
+  <si>
+    <t>Meu Deus, ao Que Eu Cheguei</t>
+  </si>
+  <si>
+    <t>Mio Dio, come sono caduta in basso!</t>
+  </si>
+  <si>
+    <t>Mój Boze, jak ja nisko upadlam!</t>
+  </si>
+  <si>
+    <t>Pecado à Italiana</t>
+  </si>
+  <si>
     <t>AR,CL,PE,VE</t>
   </si>
   <si>
     <t>Pecado a la italiana</t>
-  </si>
-[...25 lines deleted...]
-    <t>Pecado à Italiana</t>
   </si>
   <si>
     <t>Reikä yöpaidassa</t>
   </si>
   <si>
     <t>Thee mou, poso hamila epesa!</t>
   </si>
   <si>
     <t>Till Marriage Do Us Part</t>
   </si>
   <si>
     <t>Trágica Decadência</t>
   </si>
   <si>
     <t>Wie tief bin ich gesunken</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -765,106 +765,106 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="39" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-      <c r="B9" t="s">
+    <row r="10" spans="1:2">
+      <c r="B10" t="s">
         <v>39</v>
-      </c>
-[...6 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="2:2">