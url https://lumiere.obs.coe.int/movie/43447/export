--- v0 (2025-11-21)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Djúpið</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Baltasar Kormákur</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1764275/</t>
+    <t>https://www.imdb.com/title/tt1764275</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-21FB-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/57B9-6233-2647-9D00-5AF0-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/136319</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q5018929</t>
   </si>
@@ -662,51 +662,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1764275/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-21FB-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/57B9-6233-2647-9D00-5AF0-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/136319" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5018929" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-deep" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1764275" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-21FB-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/57B9-6233-2647-9D00-5AF0-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/136319" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5018929" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-deep" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -950,54 +950,54 @@
       <c r="E5" s="3">
         <v>2187</v>
       </c>
       <c r="F5" s="3">
         <v>234</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>41388</v>
       </c>
       <c r="D6" s="3">
-        <v>11359</v>
+        <v>11468</v>
       </c>
       <c r="E6" s="3">
-        <v>11163</v>
+        <v>11272</v>
       </c>
       <c r="F6" s="3">
         <v>79</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3">
         <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7">
         <v>41467</v>
       </c>
       <c r="D7" s="3">
@@ -1280,89 +1280,89 @@
       </c>
       <c r="F17" s="3">
         <v>445</v>
       </c>
       <c r="G17" s="3">
         <v>54</v>
       </c>
       <c r="H17" s="3">
         <v>89</v>
       </c>
       <c r="I17" s="3"/>
       <c r="J17" s="3">
         <v>108</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3">
         <v>58</v>
       </c>
       <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="3">
-        <v>48513</v>
+        <v>48622</v>
       </c>
       <c r="E18" s="3">
-        <v>34803</v>
+        <v>34912</v>
       </c>
       <c r="F18" s="3">
         <v>9691</v>
       </c>
       <c r="G18" s="3">
         <v>509</v>
       </c>
       <c r="H18" s="3">
         <v>111</v>
       </c>
       <c r="I18" s="3">
         <v>11</v>
       </c>
       <c r="J18" s="3">
         <v>108</v>
       </c>
       <c r="K18" s="3">
         <v>3088</v>
       </c>
       <c r="L18" s="3">
         <v>75</v>
       </c>
       <c r="M18" s="3">
         <v>117</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="3">
-        <v>54711</v>
+        <v>54820</v>
       </c>
       <c r="E19" s="3">
-        <v>39909</v>
+        <v>40018</v>
       </c>
       <c r="F19" s="3">
         <v>9691</v>
       </c>
       <c r="G19" s="3">
         <v>509</v>
       </c>
       <c r="H19" s="3">
         <v>111</v>
       </c>
       <c r="I19" s="3">
         <v>11</v>
       </c>
       <c r="J19" s="3">
         <v>1200</v>
       </c>
       <c r="K19" s="3">
         <v>3088</v>
       </c>
       <c r="L19" s="3">
         <v>75</v>
       </c>
       <c r="M19" s="3">
         <v>117</v>
       </c>