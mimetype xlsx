--- v0 (2025-11-13)
+++ v1 (2026-04-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Saving Santa</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Leon Joosen, Aaron Seelman</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2204315/</t>
+    <t>https://www.imdb.com/title/tt2204315</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-892E-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A2CD-7EE0-186F-DAB4-807D-4</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q14949959</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/saving-santa</t>
   </si>
@@ -214,108 +214,108 @@
   <si>
     <t>Como Salvar o Papai Noel</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Saving Santa - Ein Elf rettet Weihnachten</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Mission: Red julemanden</t>
   </si>
   <si>
     <t>Saving Santa. Rescatando a Santa Claus</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Joulupukkia pelastamassa</t>
   </si>
   <si>
+    <t>A Mikulás-mentőakció</t>
+  </si>
+  <si>
+    <t>Il segreto di Babbo Natale</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Rescatando a Santa</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Misjon redd Julenissen</t>
+  </si>
+  <si>
+    <t>Ratujmy Mikołaja!</t>
+  </si>
+  <si>
+    <t>Uratowac Mikolaja</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Como Salvar o Pai Natal</t>
+  </si>
+  <si>
+    <t>Salvându-l pe Mos Craciun</t>
+  </si>
+  <si>
+    <t>Zamanda Yolculuk</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Врятувати Санту</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>サンタを救え！ クリスマス大作戦</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Спасти Санту!</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Sauvons le Père Noël</t>
-  </si>
-[...52 lines deleted...]
-    <t>Спасти Санту!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2204315/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-892E-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A2CD-7EE0-186F-DAB4-807D-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q14949959" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/saving-santa" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2204315" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-892E-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A2CD-7EE0-186F-DAB4-807D-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q14949959" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/saving-santa" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1260,123 +1260,123 @@
       <c r="A10" t="s">
         <v>61</v>
       </c>
       <c r="B10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>84</v>
       </c>