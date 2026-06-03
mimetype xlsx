--- v0 (2026-04-10)
+++ v1 (2026-06-03)
@@ -121,87 +121,87 @@
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Urban Distribution (FR)</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Nitrato Filmes</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Εικόνες φαντασμάτων</t>
+  </si>
+  <si>
     <t>AU,CA,GB,IE,SE,US</t>
   </si>
   <si>
     <t>Pictures of Ghosts</t>
   </si>
   <si>
     <t>BR,CO,DE,JP,PT</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Portrety duchów</t>
   </si>
   <si>
     <t>Portraits fantômes</t>
   </si>
   <si>
     <t>Retratos fantasma</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Retratos fantasmas</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Портреты призраков</t>
-  </si>
-[...4 lines deleted...]
-    <t>Εικόνες φαντασμάτων</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -809,80 +809,80 @@
     <col min="1" max="1" width="17.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>