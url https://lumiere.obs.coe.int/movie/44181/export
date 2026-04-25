--- v0 (2025-12-04)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The ABCs of Death</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Kaare Andrews, Angela Bettis, Adrián García Bogliano, Ernesto Díaz Espinoza, Jason Eisener, Jon Schnepp, Bruno Forzani, Xavier Gens, Jorge Michel Grau, Lee Hardcastle, Noboru Iguchi, Thomas Cappelen Malling, Anders Morgenthaler, Yoshihiro Nishimura, Banjong Pisanthanakun, Simon Rumley, Marcel Sarmiento, Srdjan Spasojevic, Timo Tjahjanto, Andrew Traucki, Nacho Vigalondo, Jake West, Ti West, Ben Wheatley, Adam Wingard, Yudai Yamaguchi, Hélène Cattet</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, NZ</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1935896/</t>
+    <t>https://www.imdb.com/title/tt1935896</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-6E7D-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3318-82A6-1DF9-1056-15F0-K</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q74535</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/the-abcs-of-death</t>
   </si>
@@ -539,51 +539,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1935896/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6E7D-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3318-82A6-1DF9-1056-15F0-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q74535" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-abcs-of-death" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1935896" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6E7D-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3318-82A6-1DF9-1056-15F0-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q74535" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-abcs-of-death" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>