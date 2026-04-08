--- v0 (2025-11-14)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Der Mondmann</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Stephan Schesch, Sarah Clara Weber</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, DE, IE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2397521/</t>
+    <t>https://www.imdb.com/title/tt2397521</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-266E-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5738-BA21-C9E0-A710-0FBD-3</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/129442</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3175781</t>
   </si>
@@ -623,51 +623,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2397521/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-266E-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5738-BA21-C9E0-A710-0FBD-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129442" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3175781" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ie/movie/moon-man" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2397521" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-266E-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5738-BA21-C9E0-A710-0FBD-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129442" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3175781" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ie/movie/moon-man" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -958,54 +958,54 @@
       </c>
       <c r="L5" s="3">
         <v>95</v>
       </c>
       <c r="M5" s="3">
         <v>72</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3">
         <v>147</v>
       </c>
       <c r="Q5" s="3"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6">
         <v>41262</v>
       </c>
       <c r="D6" s="3">
-        <v>178227</v>
+        <v>220931</v>
       </c>
       <c r="E6" s="3">
-        <v>28510</v>
+        <v>71214</v>
       </c>
       <c r="F6" s="3">
         <v>115869</v>
       </c>
       <c r="G6" s="3">
         <v>18746</v>
       </c>
       <c r="H6" s="3">
         <v>1750</v>
       </c>
       <c r="I6" s="3">
         <v>2017</v>
       </c>
       <c r="J6" s="3">
         <v>1933</v>
       </c>
       <c r="K6" s="3">
         <v>1637</v>
       </c>
       <c r="L6" s="3">
         <v>4638</v>
       </c>
       <c r="M6" s="3">
         <v>1050</v>
       </c>
@@ -1216,101 +1216,101 @@
         <v>833</v>
       </c>
       <c r="I13" s="3">
         <v>181</v>
       </c>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3">
         <v>45</v>
       </c>
       <c r="M13" s="3"/>
       <c r="N13" s="3">
         <v>28</v>
       </c>
       <c r="O13" s="3">
         <v>234</v>
       </c>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="3">
-        <v>268663</v>
+        <v>311367</v>
       </c>
       <c r="E14" s="3">
-        <v>28510</v>
+        <v>71214</v>
       </c>
       <c r="F14" s="3">
         <v>183093</v>
       </c>
       <c r="G14" s="3">
         <v>35012</v>
       </c>
       <c r="H14" s="3">
         <v>5222</v>
       </c>
       <c r="I14" s="3">
         <v>4232</v>
       </c>
       <c r="J14" s="3">
         <v>2045</v>
       </c>
       <c r="K14" s="3">
         <v>2150</v>
       </c>
       <c r="L14" s="3">
         <v>4791</v>
       </c>
       <c r="M14" s="3">
         <v>1122</v>
       </c>
       <c r="N14" s="3">
         <v>436</v>
       </c>
       <c r="O14" s="3">
         <v>1369</v>
       </c>
       <c r="P14" s="3">
         <v>147</v>
       </c>
       <c r="Q14" s="3">
         <v>534</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="3">
-        <v>268794</v>
+        <v>311498</v>
       </c>
       <c r="E15" s="3">
-        <v>28510</v>
+        <v>71214</v>
       </c>
       <c r="F15" s="3">
         <v>183128</v>
       </c>
       <c r="G15" s="3">
         <v>35012</v>
       </c>
       <c r="H15" s="3">
         <v>5222</v>
       </c>
       <c r="I15" s="3">
         <v>4232</v>
       </c>
       <c r="J15" s="3">
         <v>2045</v>
       </c>
       <c r="K15" s="3">
         <v>2150</v>
       </c>
       <c r="L15" s="3">
         <v>4791</v>
       </c>
       <c r="M15" s="3">
         <v>1122</v>
       </c>