--- v1 (2026-01-22)
+++ v2 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sleuth</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Joseph L. Mankiewicz</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0069281/</t>
+    <t>https://www.imdb.com/title/tt0069281</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-D14D-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6E15-65ED-D808-123A-6E5D-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/41163</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1419980</t>
   </si>
@@ -136,219 +136,219 @@
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Vértice Cine</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Swashbuckler Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Sleuth: Autópsia de um Crime</t>
+  </si>
+  <si>
+    <t>AU,CA,GB,GR,US</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Kanli Saka</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Njuškalo</t>
+  </si>
+  <si>
+    <t>AR,MX</t>
+  </si>
+  <si>
+    <t>Juego mortal</t>
+  </si>
+  <si>
+    <t>AT,CH,DE</t>
+  </si>
+  <si>
+    <t>Mord mit kleinen Fehlern</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>De speurhond</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Копой</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Jogo Mortal</t>
+  </si>
+  <si>
+    <t>Trama Diabólica</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Dobbeltspil</t>
+  </si>
+  <si>
+    <t>La huella</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Djävulskt spel</t>
+  </si>
+  <si>
+    <t>Mestarihuijarit</t>
+  </si>
+  <si>
+    <t>Pirullista peliä</t>
+  </si>
+  <si>
+    <t>Le Limier</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A mesterdetektív</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Gli insospettabili</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>探偵スルース</t>
+  </si>
+  <si>
+    <t>Tantei &lt;Surûsu&gt;</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Seklys</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Spillet er slutt</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Detektyw</t>
   </si>
   <si>
-    <t>PT</t>
-[...95 lines deleted...]
-    <t>Tantei &lt;Surûsu&gt;</t>
+    <t>Autópsia de Um Crime</t>
+  </si>
+  <si>
+    <t>Autópsia dum Crime</t>
+  </si>
+  <si>
+    <t>Sleuth - Autópsia de um Crime</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Jocuri fatale</t>
+  </si>
+  <si>
+    <t>Provocari fatale</t>
+  </si>
+  <si>
+    <t>Њушкало</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>'Sleuth' - Spårhunden</t>
+  </si>
+  <si>
+    <t>Kanlı Şaka</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Нишпорка</t>
+  </si>
+  <si>
+    <t>SU</t>
+  </si>
+  <si>
+    <t>Игра навылет</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>발자국</t>
   </si>
   <si>
-    <t>LT</t>
-[...46 lines deleted...]
-  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Σλουθ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Игра навылет</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0069281/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-D14D-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6E15-65ED-D808-123A-6E5D-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/41163" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1419980" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Mord-mit-kleinen-Fehlern" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0069281" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-D14D-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6E15-65ED-D808-123A-6E5D-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/41163" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1419980" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Mord-mit-kleinen-Fehlern" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1036,59 +1036,59 @@
     <col min="1" max="1" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
-        <v>43</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
@@ -1097,227 +1097,227 @@
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="B30" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="B33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>91</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>93</v>
       </c>
       <c r="B35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>95</v>
       </c>