--- v2 (2026-04-16)
+++ v3 (2026-06-05)
@@ -289,66 +289,66 @@
   <si>
     <t>Jocuri fatale</t>
   </si>
   <si>
     <t>Provocari fatale</t>
   </si>
   <si>
     <t>Њушкало</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>'Sleuth' - Spårhunden</t>
   </si>
   <si>
     <t>Kanlı Şaka</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Нишпорка</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Σλουθ</t>
+  </si>
+  <si>
     <t>SU</t>
   </si>
   <si>
     <t>Игра навылет</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>발자국</t>
-  </si>
-[...4 lines deleted...]
-    <t>Σλουθ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>