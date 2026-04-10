--- v0 (2025-11-20)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Madness of King George</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nicholas Hytner</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0110428/</t>
+    <t>https://www.imdb.com/title/tt0110428</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-0D0A-0000-N-0000-0000-5</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/BAB3-A831-7B38-B62F-646A-4</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/88368</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q581501</t>
   </si>
@@ -617,51 +617,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0110428/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-0D0A-0000-N-0000-0000-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BAB3-A831-7B38-B62F-646A-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/88368" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q581501" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-madness-of-king-george" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0110428" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-0D0A-0000-N-0000-0000-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BAB3-A831-7B38-B62F-646A-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/88368" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q581501" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-madness-of-king-george" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -854,54 +854,54 @@
       <c r="E4" s="3">
         <v>17538</v>
       </c>
       <c r="F4" s="3">
         <v>22</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5">
         <v>34976</v>
       </c>
       <c r="D5" s="3">
-        <v>23649</v>
+        <v>36159</v>
       </c>
       <c r="E5" s="3">
-        <v>22510</v>
+        <v>35020</v>
       </c>
       <c r="F5" s="3">
         <v>984</v>
       </c>
       <c r="G5" s="3">
         <v>88</v>
       </c>
       <c r="H5" s="3">
         <v>67</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6">
         <v>34782</v>
@@ -992,89 +992,89 @@
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="3">
         <v>195</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>195</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="3">
-        <v>83888</v>
+        <v>96398</v>
       </c>
       <c r="E11" s="3">
-        <v>82427</v>
+        <v>94937</v>
       </c>
       <c r="F11" s="3">
         <v>1208</v>
       </c>
       <c r="G11" s="3">
         <v>88</v>
       </c>
       <c r="H11" s="3">
         <v>67</v>
       </c>
       <c r="I11" s="3">
         <v>13</v>
       </c>
       <c r="J11" s="3">
         <v>20</v>
       </c>
       <c r="K11" s="3">
         <v>32</v>
       </c>
       <c r="L11" s="3">
         <v>21</v>
       </c>
       <c r="M11" s="3">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="3">
-        <v>83888</v>
+        <v>96398</v>
       </c>
       <c r="E12" s="3">
-        <v>82427</v>
+        <v>94937</v>
       </c>
       <c r="F12" s="3">
         <v>1208</v>
       </c>
       <c r="G12" s="3">
         <v>88</v>
       </c>
       <c r="H12" s="3">
         <v>67</v>
       </c>
       <c r="I12" s="3">
         <v>13</v>
       </c>
       <c r="J12" s="3">
         <v>20</v>
       </c>
       <c r="K12" s="3">
         <v>32</v>
       </c>
       <c r="L12" s="3">
         <v>21</v>
       </c>
       <c r="M12" s="3">
         <v>12</v>
       </c>