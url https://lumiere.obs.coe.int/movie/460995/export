--- v0 (2026-06-28)
+++ v1 (2026-08-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="54">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Die Schule der magischen Tiere 3</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Sven Unterwaldt Jr.</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
@@ -158,50 +158,56 @@
     <t>LU</t>
   </si>
   <si>
     <t>Utopia Distribution (BE)</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Taramount Film</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Nowe Horyzonty</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Cinemundo</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Contractory Studio</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -613,51 +619,51 @@
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G19"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -949,93 +955,112 @@
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16">
         <v>45904</v>
       </c>
       <c r="D16" s="3">
         <v>729</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3">
         <v>729</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17">
-        <v>45932</v>
+        <v>45807</v>
       </c>
       <c r="D17" s="3">
-        <v>5739</v>
+        <v>4722</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3">
-        <v>5739</v>
+        <v>4722</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>50</v>
       </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18">
+        <v>45932</v>
+      </c>
       <c r="D18" s="3">
-        <v>3445942</v>
-[...6 lines deleted...]
-      </c>
+        <v>5739</v>
+      </c>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
       <c r="G18" s="3">
-        <v>254896</v>
+        <v>5739</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" s="3">
-        <v>3568758</v>
+        <v>3450664</v>
       </c>
       <c r="E19" s="3">
         <v>96</v>
       </c>
       <c r="F19" s="3">
+        <v>3190950</v>
+      </c>
+      <c r="G19" s="3">
+        <v>259618</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="3">
+        <v>3573480</v>
+      </c>
+      <c r="E20" s="3">
+        <v>96</v>
+      </c>
+      <c r="F20" s="3">
         <v>3295123</v>
       </c>
-      <c r="G19" s="3">
-        <v>273539</v>
+      <c r="G20" s="3">
+        <v>278261</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>