--- v0 (2025-11-25)
+++ v1 (2026-04-08)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="138">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Guardians of the Galaxy</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>James Gunn</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2015381/</t>
+    <t>https://www.imdb.com/title/tt2015381</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-7560-0000-6-0000-0000-J</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/327D-78F8-6DE8-14F2-1D37-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/139919</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q5887360</t>
   </si>
@@ -295,183 +295,183 @@
   <si>
     <t>AU,CA,DE,GB,IE,NL,NZ,SE,SG,US</t>
   </si>
   <si>
     <t>Čuvari galaksije 3D</t>
   </si>
   <si>
     <t>Galaksinin Koruyuculari</t>
   </si>
   <si>
     <t>Galaktikos sergetojai</t>
   </si>
   <si>
     <t>Os Guardiões da Galáxia</t>
   </si>
   <si>
     <t>Strázci Galaxie</t>
   </si>
   <si>
     <t>Strázcovia Galaxie</t>
   </si>
   <si>
     <t>Ve binh Dai Ngan Ha</t>
   </si>
   <si>
+    <t>Вартовi Галактики</t>
+  </si>
+  <si>
+    <t>Пазителите на Галактиката</t>
+  </si>
+  <si>
+    <t>Чувари на галаксијата</t>
+  </si>
+  <si>
+    <t>AR,CL,CO,ES,MX,VE</t>
+  </si>
+  <si>
+    <t>Guardianes de la Galaxia</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>Qalaktikanin Mühafizeçileri</t>
+  </si>
+  <si>
+    <t>BE,FR</t>
+  </si>
+  <si>
+    <t>Les Gardiens de la Galaxie</t>
+  </si>
+  <si>
+    <t>Пазители на Галактиката</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Guardiões da Galáxia</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Les gardiens de la galaxie</t>
+  </si>
+  <si>
+    <t>Strážci Galaxie</t>
+  </si>
+  <si>
+    <t>Galaktika valvurid</t>
+  </si>
+  <si>
+    <t>Fylakes tou galaxia</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>銀河守護隊</t>
+  </si>
+  <si>
+    <t>Čuvari galaksije</t>
+  </si>
+  <si>
+    <t>A galaxis őrzői</t>
+  </si>
+  <si>
+    <t>Verndarar Vetrarbrautarinnar</t>
+  </si>
+  <si>
+    <t>Guardiani della Galassia</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ガーディアンズ・オブ・ギャラクシー</t>
+  </si>
+  <si>
+    <t>Galaktikos sergėtojai</t>
+  </si>
+  <si>
+    <t>Galaktikas sargi</t>
+  </si>
+  <si>
+    <t>Strażnicy Galaktyki</t>
+  </si>
+  <si>
+    <t>Gardienii galaxiei</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Чувари галаксије</t>
+  </si>
+  <si>
+    <t>Varuhi galaksije</t>
+  </si>
+  <si>
+    <t>Strážcovia Galaxie</t>
+  </si>
+  <si>
+    <t>Galaksinin Koruyucuları</t>
+  </si>
+  <si>
+    <t>Guardians of the Galaxy Vol. 1</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Вартові Галактики</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>가디언즈 오브 갤럭시</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>银河护卫队</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Стражи Галактики</t>
+  </si>
+  <si>
     <t>Φύλακες του γαλαξία</t>
   </si>
   <si>
-    <t>Вартовi Галактики</t>
-[...121 lines deleted...]
-  <si>
     <t>Οι φύλακες του γαλαξία</t>
-  </si>
-[...4 lines deleted...]
-    <t>Стражи Галактики</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -788,51 +788,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2015381/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-7560-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/327D-78F8-6DE8-14F2-1D37-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/139919" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5887360" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/guardians-of-the-galaxy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2015381" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-7560-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/327D-78F8-6DE8-14F2-1D37-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/139919" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5887360" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/guardians-of-the-galaxy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -2073,278 +2073,281 @@
       <c r="B9" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:2">
+      <c r="A14" t="s">
+        <v>96</v>
+      </c>
       <c r="B14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
       <c r="B18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>110</v>
       </c>
       <c r="B23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="B24" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="B37" t="s">
         <v>127</v>
-      </c>
-[...6 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>80</v>
+        <v>128</v>
       </c>
       <c r="B38" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="39" spans="1:2">
+      <c r="A39" t="s">
+        <v>130</v>
+      </c>
       <c r="B39" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B41" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="B43" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>