--- v1 (2026-04-08)
+++ v2 (2026-05-30)
@@ -304,50 +304,56 @@
   <si>
     <t>Galaktikos sergetojai</t>
   </si>
   <si>
     <t>Os Guardiões da Galáxia</t>
   </si>
   <si>
     <t>Strázci Galaxie</t>
   </si>
   <si>
     <t>Strázcovia Galaxie</t>
   </si>
   <si>
     <t>Ve binh Dai Ngan Ha</t>
   </si>
   <si>
     <t>Вартовi Галактики</t>
   </si>
   <si>
     <t>Пазителите на Галактиката</t>
   </si>
   <si>
     <t>Чувари на галаксијата</t>
   </si>
   <si>
+    <t>Φύλακες του γαλαξία</t>
+  </si>
+  <si>
+    <t>Οι φύλακες του γαλαξία</t>
+  </si>
+  <si>
     <t>AR,CL,CO,ES,MX,VE</t>
   </si>
   <si>
     <t>Guardianes de la Galaxia</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Qalaktikanin Mühafizeçileri</t>
   </si>
   <si>
     <t>BE,FR</t>
   </si>
   <si>
     <t>Les Gardiens de la Galaxie</t>
   </si>
   <si>
     <t>Пазители на Галактиката</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Guardiões da Galáxia</t>
@@ -422,56 +428,50 @@
     <t>Guardians of the Galaxy Vol. 1</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Вартові Галактики</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>가디언즈 오브 갤럭시</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>银河护卫队</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Стражи Галактики</t>
-  </si>
-[...4 lines deleted...]
-    <t>Οι φύλακες του γαλαξία</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2074,280 +2074,280 @@
         <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B16" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="B17" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>107</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B29" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>64</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:2">
+      <c r="A37" t="s">
+        <v>78</v>
+      </c>
       <c r="B37" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" t="s">
         <v>128</v>
       </c>
-      <c r="B38" t="s">
+    </row>
+    <row r="39" spans="1:2">
+      <c r="B39" t="s">
         <v>129</v>
-      </c>
-[...6 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B40" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B41" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="B43" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>