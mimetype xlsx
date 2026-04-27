--- v0 (2025-12-23)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sin City: A Dame to Kill For</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Frank Miller, Robert Rodriguez</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CY</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0458481/</t>
+    <t>https://www.imdb.com/title/tt0458481</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-D8CE-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F1B8-9184-0EB3-1D0B-114A-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/140284</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1653396</t>
   </si>
@@ -364,132 +364,132 @@
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Sin City 2: Una dama fatal</t>
   </si>
   <si>
     <t>Sin City: Ženská, pro kterou bych vraždil</t>
   </si>
   <si>
     <t>DE,IE,NZ</t>
   </si>
   <si>
     <t>Sin City 2: A Dame to Kill For</t>
   </si>
   <si>
     <t>Patu linn 2</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Sin City: Una dama por la que matar</t>
   </si>
   <si>
+    <t>Sin City: Vrijedna ubojstva</t>
+  </si>
+  <si>
+    <t>Sin City: Ölni tudnál érte</t>
+  </si>
+  <si>
+    <t>Sin City - Una donna per cui uccidere</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>Sin City: Resurrection of Dark Hero</t>
+  </si>
+  <si>
+    <t>Ssin siti: Dakeu-hi-eo-ro-ui Bu-hwal</t>
+  </si>
+  <si>
+    <t>Nuodemiu Miestas 2</t>
+  </si>
+  <si>
+    <t>Grēku pilsēta: Liktenīgā sieviete</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Sin City 2: una dama por la cual mataría</t>
+  </si>
+  <si>
+    <t>Sin City 2: Damulka warta grzechu</t>
+  </si>
+  <si>
+    <t>Sin City: Mulher Fatal</t>
+  </si>
+  <si>
+    <t>Град греха: Убиства вредна</t>
+  </si>
+  <si>
+    <t>Mesto greha: Zenska za umret</t>
+  </si>
+  <si>
+    <t>Sin City: Ženská, pre ktorú by som vraždil</t>
+  </si>
+  <si>
+    <t>Günah Şehri: Uğruna Öldürülecek Kadın</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Frank Miller's Sin City: A Dame to Kill For</t>
+  </si>
+  <si>
+    <t>Sin City 2</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>シン・シティ 復讐の女神</t>
+  </si>
+  <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Ciudad del pecado: Una dama por quien matar</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Город грехов 2: Женщина, ради которой стоит убивать</t>
+  </si>
+  <si>
+    <t>Місто гріхів 2: Жінка, заради якої варто вбивати</t>
+  </si>
+  <si>
     <t>Sin City: j'ai tué pour elle</t>
   </si>
   <si>
-    <t>Sin City: Vrijedna ubojstva</t>
-[...67 lines deleted...]
-  <si>
     <t>Αμαρτωλή πόλη: Η κυρία θέλει φόνο</t>
-  </si>
-[...7 lines deleted...]
-    <t>Місто гріхів 2: Жінка, заради якої варто вбивати</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -806,51 +806,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0458481/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-D8CE-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F1B8-9184-0EB3-1D0B-114A-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/140284" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1653396" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/frank-millers-sin-city-a-dame-to-kill-for" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0458481" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-D8CE-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F1B8-9184-0EB3-1D0B-114A-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/140284" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1653396" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/frank-millers-sin-city-a-dame-to-kill-for" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="71.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1806,219 +1806,219 @@
       <c r="A23" t="s">
         <v>111</v>
       </c>
       <c r="B23" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>114</v>
       </c>
       <c r="B25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>57</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B38" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B39" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B41" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B44" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="B45" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>