--- v1 (2026-04-27)
+++ v2 (2026-06-16)
@@ -310,50 +310,53 @@
   <si>
     <t>Sin City 2: Kaiken takana on nainen</t>
   </si>
   <si>
     <t>Sin City. Damulka warta grzechu</t>
   </si>
   <si>
     <t>Sin City: una dama fatal</t>
   </si>
   <si>
     <t>Sin City: Zenska, pro kterou bych vrazdil</t>
   </si>
   <si>
     <t>Градот на гревот; Вредно за убиство</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Мiсто грiхiв 2: Жiнка, заради якоii варто вбивати</t>
   </si>
   <si>
     <t>Мiсто грiхiв 2: Жiнка, заради якоi варто вбивати</t>
   </si>
   <si>
+    <t>Αμαρτωλή πόλη: Η κυρία θέλει φόνο</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Sin City: Una mujer para matar o morir</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Günah Sheheri 2</t>
   </si>
   <si>
     <t>Günah Sheheri: Bir Xanim üçün Öldürmek</t>
   </si>
   <si>
     <t>Град на греха: Жена, за която да убиваш</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sin City: A Dama Fatal</t>
   </si>
   <si>
     <t>CA</t>
@@ -443,53 +446,50 @@
     <t>Sin City 2</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>シン・シティ 復讐の女神</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Ciudad del pecado: Una dama por quien matar</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Город грехов 2: Женщина, ради которой стоит убивать</t>
   </si>
   <si>
     <t>Місто гріхів 2: Жінка, заради якої варто вбивати</t>
   </si>
   <si>
     <t>Sin City: j'ai tué pour elle</t>
-  </si>
-[...1 lines deleted...]
-    <t>Αμαρτωλή πόλη: Η κυρία θέλει φόνο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1718,307 +1718,307 @@
       </c>
       <c r="B11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>95</v>
       </c>
       <c r="B13" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="B18" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>107</v>
+      </c>
+      <c r="B21" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="B22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>59</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>68</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B38" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B39" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B40" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B41" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B42" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
+        <v>136</v>
+      </c>
+      <c r="B43" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
+        <v>138</v>
+      </c>
+      <c r="B44" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>95</v>
+        <v>140</v>
       </c>
       <c r="B45" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>