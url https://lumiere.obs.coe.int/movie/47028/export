--- v0 (2025-12-16)
+++ v1 (2026-04-20)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="117">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>A Most Wanted Man</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Anton Corbijn</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, DE, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1972571/</t>
+    <t>https://www.imdb.com/title/tt1972571</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-D809-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/65EC-C27E-0124-8DE4-99C7-L</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/140541</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2819825</t>
   </si>
@@ -274,141 +274,141 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,GB,IE,NL,NZ,SE,US</t>
   </si>
   <si>
     <t>Az Uldozott</t>
   </si>
   <si>
     <t>Bardzo poszukiwany czlowiek</t>
   </si>
   <si>
     <t>Insan Avi</t>
   </si>
   <si>
     <t>La spia: A Most Wanted Man</t>
   </si>
   <si>
     <t>Nejhledanější muž</t>
   </si>
   <si>
+    <t>AR,CL,CO,ES,MX</t>
+  </si>
+  <si>
+    <t>El hombre más buscado</t>
+  </si>
+  <si>
+    <t>AT,CH</t>
+  </si>
+  <si>
+    <t>Marionetten</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>En Çox Axtarilan Adam</t>
+  </si>
+  <si>
+    <t>Най-търсеният човек</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>O Homem Mais Procurado</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>Un homme très recherché</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Kõige tagaotsitum mees</t>
+  </si>
+  <si>
+    <t>Najtrazeniji covjek</t>
+  </si>
+  <si>
+    <t>Az üldözött</t>
+  </si>
+  <si>
+    <t>La spia - A Most Wanted Man</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>誰よりも狙われた男</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Ieškomiausias žmogus</t>
+  </si>
+  <si>
+    <t>Bardzo poszukiwany człowiek</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Najtraženiji čovek</t>
+  </si>
+  <si>
+    <t>İnsan Avı</t>
+  </si>
+  <si>
+    <t>John le Carré's A Most Wanted Man</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Самый опасный человек</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Наднебезпечний</t>
+  </si>
+  <si>
+    <t>Ο Νο 1 καταζητούμενος</t>
+  </si>
+  <si>
     <t>Ο Νο1 καταζητούμενος</t>
-  </si>
-[...88 lines deleted...]
-    <t>Ο Νο 1 καταζητούμενος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -725,51 +725,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1972571/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-D809-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/65EC-C27E-0124-8DE4-99C7-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/140541" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2819825" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/a-most-wanted-man" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1972571" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-D809-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/65EC-C27E-0124-8DE4-99C7-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/140541" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2819825" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/a-most-wanted-man" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1700,190 +1700,193 @@
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>69</v>
       </c>
       <c r="B4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:2">
+      <c r="A8" t="s">
+        <v>86</v>
+      </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="B21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B23" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:2">
+      <c r="A24" t="s">
+        <v>111</v>
+      </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">