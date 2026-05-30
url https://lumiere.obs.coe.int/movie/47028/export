--- v1 (2026-04-20)
+++ v2 (2026-05-30)
@@ -274,50 +274,53 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,GB,IE,NL,NZ,SE,US</t>
   </si>
   <si>
     <t>Az Uldozott</t>
   </si>
   <si>
     <t>Bardzo poszukiwany czlowiek</t>
   </si>
   <si>
     <t>Insan Avi</t>
   </si>
   <si>
     <t>La spia: A Most Wanted Man</t>
   </si>
   <si>
     <t>Nejhledanější muž</t>
   </si>
   <si>
+    <t>Ο Νο1 καταζητούμενος</t>
+  </si>
+  <si>
     <t>AR,CL,CO,ES,MX</t>
   </si>
   <si>
     <t>El hombre más buscado</t>
   </si>
   <si>
     <t>AT,CH</t>
   </si>
   <si>
     <t>Marionetten</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>En Çox Axtarilan Adam</t>
   </si>
   <si>
     <t>Най-търсеният човек</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>O Homem Mais Procurado</t>
@@ -362,53 +365,50 @@
     <t>RS</t>
   </si>
   <si>
     <t>Najtraženiji čovek</t>
   </si>
   <si>
     <t>İnsan Avı</t>
   </si>
   <si>
     <t>John le Carré's A Most Wanted Man</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Самый опасный человек</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Наднебезпечний</t>
   </si>
   <si>
     <t>Ο Νο 1 καταζητούμενος</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ο Νο1 καταζητούμενος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1701,192 +1701,192 @@
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>69</v>
       </c>
       <c r="B4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B9" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B10" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="B11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
+      <c r="A23" t="s">
+        <v>76</v>
+      </c>
       <c r="B23" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" t="s">
+      <c r="B24" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">