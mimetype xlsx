--- v0 (2025-12-08)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Turning</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jonathan auf der Heide, Tony Ayres, Jub Clerc, Robert Connolly, Shaun Gladwell, Rhys Graham, Justin Kurzel, Yaron Lifschitz, Anthony Lucas, Claire McCarthy, Ian Meadows, Ashlee Page, Stephen Page, Simon Stone, Warwick Thornton, Marieka Walsh, Mia Wasikowska, David Wenham</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2322641/</t>
+    <t>https://www.imdb.com/title/tt2322641</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-8C78-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F43A-DA31-23E8-CE0A-9333-M</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q7770748</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/au/movie/tim-wintons-the-turning</t>
   </si>
@@ -115,60 +115,60 @@
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>M3 Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,DE,GB,US</t>
   </si>
   <si>
     <t>Dönüs</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Prekretnica</t>
   </si>
   <si>
+    <t>Dönüş</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>10 мгновений судьбы</t>
+  </si>
+  <si>
     <t>Tim Winton's The Turning</t>
-  </si>
-[...7 lines deleted...]
-    <t>10 мгновений судьбы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -485,51 +485,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2322641/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-8C78-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F43A-DA31-23E8-CE0A-9333-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q7770748" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/au/movie/tim-wintons-the-turning" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2322641" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-8C78-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F43A-DA31-23E8-CE0A-9333-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q7770748" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/au/movie/tim-wintons-the-turning" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="248.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -731,67 +731,67 @@
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>