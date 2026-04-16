--- v0 (2025-12-17)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Top Five</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Chris Rock</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2784678/</t>
+    <t>https://www.imdb.com/title/tt2784678</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-EB1C-0000-Q-0000-0000-X</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/516B-946F-960F-157A-40DB-8</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q16993300</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/top-five</t>
   </si>
@@ -106,50 +106,56 @@
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Paramount</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Koncno slaven</t>
+  </si>
+  <si>
     <t>AU,CA,DE,FR,GB,GR,US</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Zirvedeki Bes</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Топ 5</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>No Auge da Fama</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Top Cinq</t>
@@ -191,56 +197,50 @@
     <t>Top penketukas</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Topp fem</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Pierwsza piątka</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Topo Cinco</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Pet najboljih</t>
-  </si>
-[...4 lines deleted...]
-    <t>Koncno slaven</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Päť najlepších</t>
   </si>
   <si>
     <t>Zirvedeki Beş</t>
   </si>
   <si>
     <t>Finally Famous</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Пятёрка лидеров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -575,51 +575,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2784678/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-EB1C-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/516B-946F-960F-157A-40DB-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q16993300" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/top-five" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2784678" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-EB1C-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/516B-946F-960F-157A-40DB-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q16993300" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/top-five" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -838,59 +838,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
@@ -971,51 +971,51 @@
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>65</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>