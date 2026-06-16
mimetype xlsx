--- v1 (2026-04-16)
+++ v2 (2026-06-16)
@@ -106,141 +106,141 @@
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Paramount</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,DE,FR,GB,GR,US</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Zirvedeki Bes</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Топ 5</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>No Auge da Fama</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Top Cinq</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Pět nejlepších</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Top cinco</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Viisi parasta</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Az öt kedvenc</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>トップ・ファイブ</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Top penketukas</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Topp fem</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Pierwsza piątka</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Topo Cinco</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Pet najboljih</t>
+  </si>
+  <si>
     <t>SI</t>
   </si>
   <si>
     <t>Koncno slaven</t>
-  </si>
-[...85 lines deleted...]
-    <t>Pet najboljih</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Päť najlepších</t>
   </si>
   <si>
     <t>Zirvedeki Beş</t>
   </si>
   <si>
     <t>Finally Famous</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Пятёрка лидеров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -838,59 +838,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>31</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
@@ -971,51 +971,51 @@
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>65</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>