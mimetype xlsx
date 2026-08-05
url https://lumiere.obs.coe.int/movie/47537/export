--- v2 (2026-06-16)
+++ v3 (2026-08-05)
@@ -106,93 +106,93 @@
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Paramount</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Viisi parasta</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Top cinco</t>
+  </si>
+  <si>
     <t>AU,CA,DE,FR,GB,GR,US</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Zirvedeki Bes</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Топ 5</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>No Auge da Fama</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Top Cinq</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Pět nejlepších</t>
-  </si>
-[...10 lines deleted...]
-    <t>Viisi parasta</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Az öt kedvenc</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>トップ・ファイブ</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Top penketukas</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Topp fem</t>
   </si>
@@ -838,67 +838,67 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
@@ -971,51 +971,51 @@
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>65</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>