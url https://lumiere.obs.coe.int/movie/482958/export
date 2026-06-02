--- v0 (2026-04-08)
+++ v1 (2026-06-02)
@@ -1263,56 +1263,58 @@
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="3">
         <v>1624</v>
       </c>
       <c r="E24" s="3">
         <v>1624</v>
       </c>
       <c r="F24" s="3"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="3">
-        <v>5787</v>
+        <v>6275</v>
       </c>
       <c r="E25" s="3">
         <v>5787</v>
       </c>
-      <c r="F25" s="3"/>
+      <c r="F25" s="3">
+        <v>488</v>
+      </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>22</v>
       </c>
       <c r="C26">
         <v>45603</v>
       </c>
       <c r="D26" s="3">
         <v>252652</v>
       </c>
       <c r="E26" s="3">
         <v>249517</v>
       </c>
       <c r="F26" s="3">
         <v>3135</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>56</v>
       </c>
@@ -1458,57 +1460,57 @@
         <v>24741</v>
       </c>
       <c r="F34" s="3">
         <v>721</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="3">
         <v>4229535</v>
       </c>
       <c r="E35" s="3">
         <v>4207056</v>
       </c>
       <c r="F35" s="3">
         <v>22479</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="D36" s="3">
-        <v>4408041</v>
+        <v>4408529</v>
       </c>
       <c r="E36" s="3">
         <v>4380504</v>
       </c>
       <c r="F36" s="3">
-        <v>27537</v>
+        <v>28025</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>