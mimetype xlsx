--- v2 (2026-04-28)
+++ v3 (2026-09-21)
@@ -217,72 +217,72 @@
   <si>
     <t>Alambique</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>TriArt Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Demiurg</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AT,DE,SG</t>
+  </si>
+  <si>
+    <t>Keldris</t>
+  </si>
+  <si>
+    <t>Pagrabā</t>
+  </si>
+  <si>
+    <t>I kælderen</t>
+  </si>
+  <si>
+    <t>En el sótano</t>
+  </si>
+  <si>
+    <t>Sous-sols</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>В мазето</t>
-  </si>
-[...16 lines deleted...]
-    <t>Sous-sols</t>
   </si>
   <si>
     <t>A pince</t>
   </si>
   <si>
     <t>W piwnicy</t>
   </si>
   <si>
     <t>Na Cave</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>U podrumu</t>
   </si>
   <si>
     <t>Källaren</t>
   </si>
   <si>
     <t>V kleti</t>
   </si>
   <si>
     <t>GR</t>
   </si>
@@ -1410,90 +1410,90 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>67</v>
       </c>
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>68</v>
-      </c>
-[...6 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" t="s">
         <v>70</v>
-      </c>
-[...3 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="B8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>58</v>
       </c>