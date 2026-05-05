--- v0 (2025-11-19)
+++ v1 (2026-05-05)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Święto zmarłych</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Aleksandra Terpinska</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt3476080/</t>
+    <t>https://www.imdb.com/title/tt3476080</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-C865-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3EDA-D295-0E4E-E290-EDF9-P</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2014</t>
   </si>
@@ -443,51 +443,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3476080/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-C865-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3EDA-D295-0E4E-E290-EDF9-P" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3476080" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-C865-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3EDA-D295-0E4E-E290-EDF9-P" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>