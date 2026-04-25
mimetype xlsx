--- v0 (2025-11-20)
+++ v1 (2026-04-25)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="88">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Simindis kundzuli</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>George Ovashvili</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GE, DE, FR, CZ</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1863192/</t>
+    <t>https://www.imdb.com/title/tt1863192</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-FB0E-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CA43-6897-78E6-F513-DE7E-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/136711</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q17592291</t>
   </si>
@@ -115,50 +115,53 @@
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
+    <t>2025</t>
+  </si>
+  <si>
     <t>CH</t>
   </si>
   <si>
     <t>Trigon Film</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Artcam</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Neue Visionen</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>41Shadows</t>
   </si>
   <si>
     <t>ES</t>
@@ -241,84 +244,84 @@
   <si>
     <t>Qargidali Adasi</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Царевичен остров</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Ilha do Milharal</t>
   </si>
   <si>
     <t>Die Maisinsel</t>
   </si>
   <si>
     <t>DK,ES,IT,NO,SE,US</t>
   </si>
   <si>
     <t>Corn Island</t>
   </si>
   <si>
+    <t>Kukoricasziget</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>とうもろこしの島</t>
+  </si>
+  <si>
+    <t>Kukurydziana wyspa</t>
+  </si>
+  <si>
+    <t>Wyspa kukurydzy</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Insula de porumb</t>
+  </si>
+  <si>
+    <t>Mısır Adası</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Кукурузный остров</t>
+  </si>
+  <si>
     <t>La terre ephémère</t>
   </si>
   <si>
     <t>La terre éphémère</t>
-  </si>
-[...28 lines deleted...]
-    <t>Кукурузный остров</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -635,51 +638,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1863192/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FB0E-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CA43-6897-78E6-F513-DE7E-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/136711" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q17592291" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Die-Maisinsel" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1863192" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FB0E-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CA43-6897-78E6-F513-DE7E-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/136711" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q17592291" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Die-Maisinsel" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -745,752 +748,777 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="6" bestFit="1" customWidth="1"/>
-    <col min="7" max="14" width="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="15" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C2">
         <v>42327</v>
       </c>
       <c r="D2" s="3">
         <v>3214</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>1455</v>
       </c>
       <c r="G2" s="3">
         <v>1451</v>
       </c>
       <c r="H2" s="3">
         <v>54</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3">
         <v>148</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3">
         <v>106</v>
       </c>
       <c r="N2" s="3"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2" s="3"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C3">
         <v>41956</v>
       </c>
       <c r="D3" s="3">
         <v>2028</v>
       </c>
       <c r="E3" s="3">
         <v>732</v>
       </c>
       <c r="F3" s="3">
         <v>1269</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3">
         <v>27</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3" s="3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4">
         <v>42152</v>
       </c>
       <c r="D4" s="3">
-        <v>16327</v>
+        <v>16328</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>14603</v>
       </c>
       <c r="G4" s="3">
         <v>590</v>
       </c>
       <c r="H4" s="3">
         <v>791</v>
       </c>
       <c r="I4" s="3">
         <v>205</v>
       </c>
       <c r="J4" s="3">
         <v>11</v>
       </c>
       <c r="K4" s="3">
         <v>39</v>
       </c>
       <c r="L4" s="3"/>
       <c r="M4" s="3">
         <v>35</v>
       </c>
       <c r="N4" s="3">
         <v>53</v>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5">
         <v>42271</v>
       </c>
       <c r="D5" s="3">
         <v>1810</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>1810</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5" s="3"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6">
         <v>42122</v>
       </c>
       <c r="D6" s="3">
         <v>3709</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>3654</v>
       </c>
       <c r="G6" s="3">
         <v>55</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6" s="3"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7">
         <v>41997</v>
       </c>
       <c r="D7" s="3">
         <v>27520</v>
       </c>
       <c r="E7" s="3">
         <v>10267</v>
       </c>
       <c r="F7" s="3">
         <v>16977</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3">
         <v>276</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7" s="3"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8" s="3">
         <v>65</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3">
         <v>65</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8" s="3"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C9">
         <v>42138</v>
       </c>
       <c r="D9" s="3">
         <v>1592</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>1565</v>
       </c>
       <c r="G9" s="3">
         <v>27</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9" s="3"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C10">
         <v>42236</v>
       </c>
       <c r="D10" s="3">
         <v>3735</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>3022</v>
       </c>
       <c r="G10" s="3">
         <v>685</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3">
         <v>28</v>
       </c>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10" s="3"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C11">
         <v>42320</v>
       </c>
       <c r="D11" s="3">
         <v>5716</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>4306</v>
       </c>
       <c r="G11" s="3">
         <v>1272</v>
       </c>
       <c r="H11" s="3">
         <v>138</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11" s="3"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12">
         <v>42440</v>
       </c>
       <c r="D12" s="3">
         <v>922</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3">
         <v>824</v>
       </c>
       <c r="H12" s="3">
         <v>98</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12" s="3"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13">
         <v>42034</v>
       </c>
       <c r="D13" s="3">
         <v>4149</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3">
         <v>4149</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13" s="3"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14">
         <v>42047</v>
       </c>
       <c r="D14" s="3">
         <v>1517</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>1372</v>
       </c>
       <c r="G14" s="3">
         <v>134</v>
       </c>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3">
         <v>11</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14" s="3"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15">
         <v>42006</v>
       </c>
       <c r="D15" s="3">
         <v>5136</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3">
         <v>4400</v>
       </c>
       <c r="G15" s="3">
         <v>166</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3">
         <v>570</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15" s="3"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" s="3">
-        <v>68103</v>
+        <v>68104</v>
       </c>
       <c r="E16" s="3">
         <v>10999</v>
       </c>
       <c r="F16" s="3">
         <v>52727</v>
       </c>
       <c r="G16" s="3">
         <v>2763</v>
       </c>
       <c r="H16" s="3">
         <v>956</v>
       </c>
       <c r="I16" s="3">
         <v>233</v>
       </c>
       <c r="J16" s="3">
         <v>22</v>
       </c>
       <c r="K16" s="3">
         <v>39</v>
       </c>
       <c r="L16" s="3">
         <v>276</v>
       </c>
       <c r="M16" s="3">
         <v>35</v>
       </c>
       <c r="N16" s="3">
         <v>53</v>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="3">
-        <v>77440</v>
+        <v>77441</v>
       </c>
       <c r="E17" s="3">
         <v>10999</v>
       </c>
       <c r="F17" s="3">
         <v>58582</v>
       </c>
       <c r="G17" s="3">
         <v>5269</v>
       </c>
       <c r="H17" s="3">
         <v>1108</v>
       </c>
       <c r="I17" s="3">
         <v>233</v>
       </c>
       <c r="J17" s="3">
         <v>740</v>
       </c>
       <c r="K17" s="3">
         <v>39</v>
       </c>
       <c r="L17" s="3">
         <v>276</v>
       </c>
       <c r="M17" s="3">
         <v>141</v>
       </c>
       <c r="N17" s="3">
         <v>53</v>
+      </c>
+      <c r="O17" s="3">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="B12" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B17" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>