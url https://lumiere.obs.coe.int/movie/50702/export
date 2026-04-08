--- v0 (2025-11-16)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The ABCs of Death 2</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Rodney Ascher, Julian Barratt, Robert Boocheck, Alejandro Brugués, Kristina Buozyte, Alexandre Bustillo, Larry Fessenden, Jim Hosking, Lancelot Oduwa Imasuen, E.L. Katz, Aharon Keshales, Steven Kostanski, Julian Gilbey, Marvin Kren, Juan Martínez Moreno, Erik Matti, Julien Maury, Robert Morgan, Chris Nash, Vincenzo Natali, Hajime Ohata, Navot Papushado, Bill Plympton, Dennison Ramalho, Todd Rohal, Jerome Sable, Bruno Samper, Jen Soska, Sylvia Soska, Sôichi Umezawa, Wolfgang Matzl</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, NZ, CA, IL, JP</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2926810/</t>
+    <t>https://www.imdb.com/title/tt2926810</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-DD77-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E89C-2F7E-5C94-18D2-1FDE-4</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q18207699</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/the-abcs-of-death-2</t>
   </si>
@@ -491,51 +491,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2926810/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-DD77-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E89C-2F7E-5C94-18D2-1FDE-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q18207699" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-abcs-of-death-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2926810" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-DD77-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E89C-2F7E-5C94-18D2-1FDE-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q18207699" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-abcs-of-death-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>