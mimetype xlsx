--- v0 (2025-11-20)
+++ v1 (2026-04-13)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Battery</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jeremy Gardner</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2272350/</t>
+    <t>https://www.imdb.com/title/tt2272350</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-9131-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/8F3C-E973-E0FF-9C48-859D-Z</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q15633859</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/the-battery</t>
   </si>
@@ -103,93 +103,90 @@
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Filmboy</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>FR,GB,GR,SG,US</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Ben &amp; Mickey Contra os Mortos</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Lételem</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>スウィング・オブ・ザ・デッド</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Bateria</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>O Exército de Zombies</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Baterija</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Батарейка</t>
+  </si>
+  <si>
     <t>DE</t>
   </si>
   <si>
     <t>Ben &amp; Mickey vs. the Dead</t>
-  </si>
-[...37 lines deleted...]
-    <t>Ben &amp; Mickey vs. The Dead</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -506,51 +503,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2272350/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-9131-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8F3C-E973-E0FF-9C48-859D-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q15633859" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-battery" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2272350" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-9131-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8F3C-E973-E0FF-9C48-859D-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q15633859" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-battery" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -680,51 +677,51 @@
       <c r="D3" s="3">
         <v>143</v>
       </c>
       <c r="E3" s="3">
         <v>143</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3">
         <v>143</v>
       </c>
       <c r="E4" s="3">
         <v>143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B11"/>
+  <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -768,55 +765,50 @@
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
-      </c>
-[...3 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>